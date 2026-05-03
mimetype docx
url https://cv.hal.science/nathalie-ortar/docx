--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (14)</w:t>
+        <w:t xml:space="preserve">Ouvrages (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1076,4439 +1076,4562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01144209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique: vrais enjeux, faux départs?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logement et politique(s) : un couple encore d'actualité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bonneval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Belmessous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.278, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01020000v1</w:t>
+                <w:t xml:space="preserve">halshs-01063564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement et politique(s) : un couple encore d'actualité?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transition énergétique: vrais enjeux, faux départs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SHS web of conferences, pp.150, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140900001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha Belmessous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">halshs-01063564v1</w:t>
+                <w:t xml:space="preserve">halshs-01020000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logement et politique(s) : un couple encore d'actualité ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+                <w:t xml:space="preserve">La fabrique des modes d'habiter. Homme, lieux et milieux de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fatiha Belmessous, Loic Bonneval, Lydia Coudroy de Lille, Nathalie Ortar. L'Harmattan, 284 p., 2014</w:t>
+              <w:t xml:space="preserve">Editions L'Harmattan (Paris), Collection Habitat et Sociétés, 313 p., 2012, 978-2-296-96090-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00903446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From temporary bike lanes to a cycling oriented mobility paradigm. The case of Lyon during and after the pandemic of COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artificial intelligence and climate migration equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence Palinkas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafa Özbilgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Aczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Monteleoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Mobility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.urbmob.2025.100103⟩</w:t>
+              <w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/s41599-026-07087-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05248294v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05594981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Framing spatiotemporalities of sustainability in new mobility practices and imaginaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">En quête de sens : l’apprentissage sensoriel des cyclistes urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Lis-Plesińska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 78 (5), pp.251-257. </w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 99 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00291951.2024.2434051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/160tl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04859424v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05595022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a minifesta for effective academic-activist collaboration in the context of the climate emergency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From temporary bike lanes to a cycling oriented mobility paradigm. The case of Lyon during and after the pandemic of COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duncan P Mclaren</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feduc.2024.1384614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Urban Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, Paper No. - 100103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.urbmob.2025.100103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04742008v1</w:t>
+                <w:t xml:space="preserve">hal-05248294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de gouvernance dans la transition mobilitaire en territoire rural : les enseignements d’une recherche-action en Drôme-Ardèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Régnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.375-389. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.249.0375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04866603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a new formulation of mobility transition? A contribution to the debate on just transition in rural areas through the case of France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing a minifesta for effective academic-activist collaboration in the context of the climate emergency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Flipo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duncan P Mclaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Castán Broto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne de Cheveigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00291951.2024.2434695⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, pp.1384614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feduc.2024.1384614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04831934v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation, justice sociale et futur énergétique</w:t>
+                <w:t xml:space="preserve">Towards a new formulation of mobility transition? A contribution to the debate on just transition in rural areas through the case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00291951.2024.2434695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpre.230.0049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04685255v1</w:t>
+                <w:t xml:space="preserve">halshs-04831934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the transition to sustainable mobility be fair in rural areas? A stakeholder approach to mobility justice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation, justice sociale et futur énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Sallustio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 139, pp.136-143. </w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 230 (2), pp.49-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpre.230.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131989v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Social Sciences and Humanities research agenda for transport and mobility in Europe: key themes and 100 research questions</w:t>
+                <w:t xml:space="preserve">Framing spatiotemporalities of sustainability in new mobility practices and imaginaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Ryghaug</w:t>
+                <w:t xml:space="preserve">Siddharth Sareen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Subotički</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aleksandra Lis-Plesińska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01441647.2023.2167887⟩</w:t>
+              <w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (5), pp.251-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00291951.2024.2434051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03948763v1</w:t>
+                <w:t xml:space="preserve">hal-04859424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les coronapistes ont influencé les pratiques cyclistes. Enquête en selle dans 5 métropoles françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can the transition to sustainable mobility be fair in rural areas? A stakeholder approach to mobility justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Sallustio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.11218⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 139, pp.136-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400020v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme tactique cycliste et crise sanitaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+                <w:t xml:space="preserve">Comment les coronapistes ont influencé les pratiques cyclistes. Enquête en selle dans 5 métropoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sayagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1949⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47-48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.11218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04235791v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les spatialités du coworking</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Social Sciences and Humanities research agenda for transport and mobility in Europe: key themes and 100 research questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ryghaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Subotički</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Smeds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo von Wirth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de géographes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Transport Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cdg.9491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01441647.2023.2167887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04332007v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03948763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétent-e-s, mais exposé-e-s : du tricycle au vélo utilitaire, socialisations et trajectoires des cyclistes urbain-e-s</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Urbanisme tactique cycliste et crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.184.0033⟩</w:t>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Dossier : Les mobilités post-Covid : un monde d’après plus écologique ?, numéro de l'article : 1949, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.1949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658060v1</w:t>
+                <w:t xml:space="preserve">halshs-04235791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces de coworking : un phénomène éphémère ou durable ? Enseignements d’une enquête menée en région AURA avant et après la crise sanitaire liée à la COVID-19</w:t>
+                <w:t xml:space="preserve">Les spatialités du coworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.6894⟩</w:t>
+              <w:t xml:space="preserve">Carnets de géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdg.9491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04157943v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04332007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires ruraux à l’épreuve de la transition mobilitaire. Conflits et cooperations dans un système d’acteurs en transformation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Les espaces de coworking : un phénomène éphémère ou durable ? Enseignements d’une enquête menée en région AURA avant et après la crise sanitaire liée à la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.12787⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (1/2), pp.numéro de l'article - 6894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.6894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03887852v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04157943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Mobility and the Institutional Lock-In: The Example of Rural France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Les territoires ruraux à l’épreuve de la transition mobilitaire. Conflits et cooperations dans un système d’acteurs en transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13042189⟩</w:t>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 264-265, pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03147956v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03887852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Nouvelle-Calédonie face à ses déchets. Quel modèle de gestion des déchets pour les territoires insulaires?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Garcier</w:t>
+                <w:t xml:space="preserve">Compétent-e-s, mais exposé-e-s : du tricycle au vélo utilitaire, socialisations et trajectoires des cyclistes urbain-e-s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myra Hird</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Poisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.32600⟩</w:t>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Mobilités et socialisations, 1-2 (184-185), pp.33-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.184.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573180v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séparer les espaces pour maîtriser le temps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Sustainable Mobility and the Institutional Lock-In: The Example of Rural France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Sallustio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Senil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.7712⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.2189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13042189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03136304v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03147956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le vélo : un objet qui révèle, renforce et perturbe l’ordre du genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Nouvelle-Calédonie face à ses déchets. Quel modèle de gestion des déchets pour les territoires insulaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
+                <w:t xml:space="preserve">Romain Garcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Sayagh</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myra Hird</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.4963⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Sociétés, territoires et environnement, comment repenser les interconnexions entre les milieux humains et naturels ?, 21 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.32600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03657424v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIRCULER POUR RESTER. Adopter un mode de vie mobile pour préserver la migration choisie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Séparer les espaces pour maîtriser le temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Durée de l'activité et fragmentation du travail, 31-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.7712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03155738v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03136304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susciter la parole des cyclistes : traces GPS et vidéos au service de l’entretien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Adam</w:t>
+                <w:t xml:space="preserve">Le vélo : un objet qui révèle, renforce et perturbe l’ordre du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Abord de Chatillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sayagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26151/espacestemps.net-z2wh-1074⟩</w:t>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52-2, pp.25-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.4963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02991654v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coworking, a Way to Achieve Sustainable Mobility? Designing an Interdisciplinary Research Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CIRCULER POUR RESTER. Adopter un mode de vie mobile pour préserver la migration choisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419717v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03155738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should All Cars Be Electric by 2025? The Electric Car Debate in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susciter la parole des cyclistes : traces GPS et vidéos au service de l’entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marianne Ryghaug</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Merchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su11071868⟩</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26151/espacestemps.net-z2wh-1074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02089143v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02991654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à l'anthropologie de l'énergie</w:t>
+                <w:t xml:space="preserve">Should All Cars Be Electric by 2025? The Electric Car Debate in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tristan Loloum</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Ryghaug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11071868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02482448v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02089143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The youth on the move: French and Canadian young people’s relationship with the car</w:t>
+                <w:t xml:space="preserve">Introduction à l'anthropologie de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Loloum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mobilities</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23800127.2018.1468713⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01820692v1</w:t>
+                <w:t xml:space="preserve">halshs-02482448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Je t’aime… moi non plus ». Quels changements dans le rapport des jeunes lyonnais à l’automobile ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vincent-Geslin</w:t>
+                <w:t xml:space="preserve">Coworking, a Way to Achieve Sustainable Mobility? Designing an Interdisciplinary Research Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (24), pp.7161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su11247161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01491896v1</w:t>
+                <w:t xml:space="preserve">hal-02419717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with energy crises</w:t>
+                <w:t xml:space="preserve">The youth on the move: French and Canadian young people’s relationship with the car</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie-Anne Boudreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2016.09.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Mobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23800127.2018.1468713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01430600v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domesticating Transport: the Sensory Experience of Work-Related Travel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Je t’aime… moi non plus ». Quels changements dans le rapport des jeunes lyonnais à l’automobile ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vincent-Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louafi Bouzouina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Senses and Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17458927.2016.1195110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01380670v1</w:t>
+                <w:t xml:space="preserve">halshs-01491896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique : vrais enjeux, faux départs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dealing with energy crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20140901001⟩</w:t>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2016.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251134v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01430600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-tension choices: An analysis of everyday energy-related practices among Lyon-based families</w:t>
+                <w:t xml:space="preserve">Domesticating Transport: the Sensory Experience of Work-Related Travel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20140902002⟩</w:t>
+              <w:t xml:space="preserve">Senses and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contemporary French Sensory Ethnography, 11 (3), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17458927.2016.1195110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102885v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01380670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les modes d’habiter à l’épreuve de la durabilité »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-tension choices: An analysis of everyday energy-related practices among Lyon-based families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Drouilleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.5064⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La transition énergétique : vrais enjeux, faux départs ?, 9, http://dx.doi.org/10.1051/shsconf/20140902002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140902002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01289152v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choix de mobilité des ménages et des entreprises à l’aune des nouvelles contraintes énergétiques : quelle prise en compte de la pollution atmosphérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lejoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Choix énergétiques et pollution atmosphérique, 223, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01204513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les choix de mobilité des ménages et des entreprises à l'aune des nouvelles contraintes énergétiques : quelle prise en compte de la pollution atmosphérique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+                <w:t xml:space="preserve">« Les modes d’habiter à l’épreuve de la durabilité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Norois, 231, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.5064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01251092v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le quotidien peut-il être durable ? Routines dans la baie de San Francisco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les choix de mobilité des ménages et des entreprises à l'aune des nouvelles contraintes énergétiques : quelle prise en compte de la pollution atmosphérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02127808v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les choix de mobilité des ménages et des entreprises à l’aune des nouvelles contraintes énergétiques : quelle prise en compte de la pollution atmosphérique ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le quotidien peut-il être durable ? Routines dans la baie de San Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 231, pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.5066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102870v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02127808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui bouge, qui reste dans le couple ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les choix de mobilité des ménages et des entreprises à l’aune des nouvelles contraintes énergétiques : quelle prise en compte de la pollution atmosphérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-migrinter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les choix énergétiques et la qualité de l'air, 223, http://lodel.irevues.inist.fr/pollution-atmospherique/index.php?id=4615</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602154v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre choix de vie et gestion des contraintes : télétravailler à la campagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transition énergétique : vrais enjeux, faux départs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20140901001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00488222v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01251134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désir de maison à l’aune du parcours résidentiel: quelle promotion sociale dans le périurbain ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qui bouge, qui reste dans le couple ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/articulo.1427⟩</w:t>
+              <w:t xml:space="preserve">e-migrinter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Et l’immobilité dans la circulation ?, 11, pp.94-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/e-migrinter.298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01993943v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une datcha pour la retraite en Russie</w:t>
+                <w:t xml:space="preserve">Entre choix de vie et gestion des contraintes : télétravailler à la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers parisiens - Parisian Notebooks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 3, pp.724-740</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (78), pp.49 à 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00199052v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00488222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités, différenciations et inégalités : des questions actuelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Klein</w:t>
+                <w:t xml:space="preserve">Désir de maison à l’aune du parcours résidentiel: quelle promotion sociale dans le périurbain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Goyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/articulo.1427⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00540358v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01993943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours existentiels et résidentiels en périurbain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobilités, différenciations et inégalités : des questions actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 356, pp.68-70</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Théorie, 25.04.2007, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282094v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00540358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours existentiels et résidentiels en périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 356, pp.68-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une datcha pour la retraite en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers parisiens - Parisian Notebooks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.724-740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les multiples usages de la datcha des jardins collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 29 (2), pp.169-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00200706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5518,1001 +5641,1001 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rocher</w:t>
+                <w:t xml:space="preserve">Improving Social Justice, Environmental Integrity, and Geopolitical Resilience in EU Electric Mobility Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Lis-Plesińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Szymanowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Jaskólski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Parteka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Imre Keseru; Samyajit Basu; Marianne Ryghaug; Tomas Moe Skjølsvold. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_7⟩</w:t>
+              <w:t xml:space="preserve">Strengthening European Mobility Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.41-55, 2024, ISBN 978-3-031-67935-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-67936-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389742v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Social Justice, Environmental Integrity, and Geopolitical Resilience in EU Electric Mobility Transition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction: Has Cycling Got a Boost from the Pandemic?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Imre Keseru; Samyajit Basu; Marianne Ryghaug; Tomas Moe Skjølsvold. </w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rérat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Ortar; Patrick Rérat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strengthening European Mobility Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-67936-0_4⟩</w:t>
+              <w:t xml:space="preserve">Cycling Through the Pandemic: Tactical Urbanism and the Implementation of Pop-Up Bike Lanes in the Time of COVID-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.1-18, 2024, The Urban Book Series, 978-3-031-45308-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45308-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931231v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: Has Cycling Got a Boost from the Pandemic?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coworking spaces: a way of promoting more sustainable mobility and lifestyles? The example of the Auvergne-Rhône-Alpes region of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Ortar; Patrick Rérat. </w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Diane-Gabrielle Tremblay; Gerhard Krauss. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycling Through the Pandemic: Tactical Urbanism and the Implementation of Pop-Up Bike Lanes in the Time of COVID-19</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Coworking (R)evolution. Working and Living in New Territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.160-173, 2024, 978-1-80220-917-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04317866v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04449507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coworking spaces: a way of promoting more sustainable mobility and lifestyles? The example of the Auvergne-Rhône-Alpes region of France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changing Cycling Practices and Covid Cycle Lanes in Five French Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Depeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Coworking (R)evolution. Working and Living in New Territories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cycling Through the Pandemic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.221-250, 2024, The Urban Book Series, 978-3-031-45307-6, 978-3-031-45308-3 (eBook). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-45308-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04449507v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing Cycling Practices and Covid Cycle Lanes in Five French Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pestaña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Garcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycling Through the Pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-45308-3_10⟩</w:t>
+              <w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-84, 2024, 978-3-031-49140-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288777v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lure of Immobility. Living and Coworking in Rural France</w:t>
+                <w:t xml:space="preserve">Powering 'smart' futures: data centres and the energy politics of digitalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Phillip Vannini. </w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R.E. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Velkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Brodie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abram Simone; Waltorp Karen; Ortar Nathalie; Pink Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilities in Remote Places</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4324/9781003321163-20⟩</w:t>
+              <w:t xml:space="preserve">Energy Futures: Anthropocene Challenges, Emerging Technologies and Everyday Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.125-168, 2023, De Gruyter Contemporary Social Sciences, 9783110745627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110745641-005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04171453v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03907750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Powering 'smart' futures: data centres and the energy politics of digitalisation</w:t>
+                <w:t xml:space="preserve">The Hidden Energies of Work Digitisation: A View from France Through the Use of Coworking Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Abram Simone; Waltorp Karen; Ortar Nathalie; Pink Sarah. </w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Siddharth Sareen; Katja Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Futures: Anthropocene Challenges, Emerging Technologies and Everyday Life</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/9783110745641-005⟩</w:t>
+              <w:t xml:space="preserve">Digitisation and Low-Carbon Energy Transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.115-134, 2023, 978-3-031-16707-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16708-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03907750v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03898294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hidden Energies of Work Digitisation: A View from France Through the Use of Coworking Spaces</w:t>
+                <w:t xml:space="preserve">The Lure of Immobility. Living and Coworking in Rural France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Flipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Siddharth Sareen; Katja Müller. </w:t>
+              <w:t xml:space="preserve">Phillip Vannini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digitisation and Low-Carbon Energy Transitions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16708-9_7⟩</w:t>
+              <w:t xml:space="preserve">Mobilities in Remote Places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.189-200, 2023, 9781003321163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003321163-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03898294v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04171453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1 Imagining energy futures: an introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6548,92 +6671,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Abram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Abram; Karen Waltorp; Nathalie Ortar; Sarah Pink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Futures: Anthropocene Challenges, Emerging Technologies and Everyday Life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.1-24, 2022, 9783110745627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110745641-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6666,422 +6789,422 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University of Chester Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.xviii-xxxvi, 2022, 978-1-910481-17-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Interviews with Maps and Videos to Capture Cyclists’ Skills and Expertise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Merchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henry Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Adam; Nathalie Ortar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Chester Press, pp.63-94, 2022, ISBN 978-1-910481-17-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2 Everyday futures, spaces, and mobilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Ellsworth-Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Köhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Dueholm Rasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Abram; Karen Waltorp; Nathalie Ortar; Sarah Pink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.25-70, 2022, 9783110745627. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110745641-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03918638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 6. Delving at the Core of Everyday Life: Between Power Legacies and Political Struggles, the Case of Wood-Burning Stoves in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tristan Loloum; Simone Abram; Nathalie Ortar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographies of Power. A Political Anthropology of Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-1-78920-979-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03211559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Politicizing Energy Anthropology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7104,165 +7227,165 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Abram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loloum Tristan; Abram Simone; Ortar Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnographies of Power. A Political Anthropology of Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berghanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-1-78920-979-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03211558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What the E-bike Tells Us About the Anthropology of Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrifying Anthropology. Exploring Electrical Practices and Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02185265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les actualités des concepts de mobilité et migration à l’épreuve du terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7285,92 +7408,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ortar; Monika Salzbrunn; Mathis Stock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations, circulations, mobilités. Nouveaux enjeux épistémologiques et conceptuels à l’épreuve du terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, 2018, 979-10-365-7703-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.49893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels enjeux épistémologiques autour du mobility turn ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7393,1541 +7516,1541 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Stock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ortar, Monika Salzbrunn, Mathis Stock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations, circulations, mobilités. Nouveaux enjeux épistémologiques et conceptuels à l’épreuve du terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, 2018, 979-10-365-7703-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.49893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Mobile/immobile : qu’apporte le télétravail aux familles de grands mobiles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imbert Christophe, Lelièvre Eva, Lessault David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La famille à distance Mobilités, territoires et liens familiaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions INED, pp.293-308, 2018, 9782733260142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01820702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouveaux réalistes, des artistes aux mains sales ?</w:t>
+                <w:t xml:space="preserve">Quelle morale pour les restes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie ORTAR, Elisabeth ANSTETT. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux de pouvoir dans nos poubelles. Économies morales et politiques du recyclage au tournant du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions PETRA, 2017, 9782847431728</w:t>
+              <w:t xml:space="preserve">, Pétra, pp.7-14, 2017, 9782847431728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04924250v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle morale pour les restes?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rester, suivre ou partir : la mobilité professionnelle et physique des femmes en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie ORTAR, Elisabeth ANSTETT. </w:t>
+              <w:t xml:space="preserve">Bourgeois C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeux de pouvoir dans nos poubelles. Économies morales et politiques du recyclage au tournant du XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pétra, pp.7-14, 2017, 9782847431728</w:t>
+              <w:t xml:space="preserve">Argent et travail des femmes. Le nerf de la guerre… des sexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université des femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2872880496</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01820024v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01515430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rester, suivre ou partir : la mobilité professionnelle et physique des femmes en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les nouveaux réalistes, des artistes aux mains sales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Laks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argent et travail des femmes. Le nerf de la guerre… des sexes</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2872880496</w:t>
+              <w:t xml:space="preserve">Jeux de pouvoir dans nos poubelles. Économies morales et politiques du recyclage au tournant du XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions PETRA, 2017, 9782847431728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01515430v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04924250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES PRATIQUES DE MOBILITE DES MENAGES ET DES ENTREPRISES A L'EPREUVE DE LA TRANSITION ENERGETIQUE : QUELLES DYNAMIQUES DE CHANGEMENT ? LE CAS DES TERRITOIRES PERIURBAINS DE L'AGGLOMERATION LYONNAISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Lejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Scarwell H.-J., Leducq D., Groux A. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions énergétiques : quelles dynamiques de changement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06992-0</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, p. 107-119, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01373785v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01283965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES PRATIQUES DE MOBILITE DES MENAGES ET DES ENTREPRISES A L'EPREUVE DE LA TRANSITION ENERGETIQUE : QUELLES DYNAMIQUES DE CHANGEMENT ? LE CAS DES TERRITOIRES PERIURBAINS DE L'AGGLOMERATION LYONNAISE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le périurbain est-il le nouveau territoire des classes moyennes? Une analyse longitudinale à partir d'une commune de l'Ain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Scarwell H.-J., Leducq D., Groux A. </w:t>
+              <w:t xml:space="preserve">BOUFFIER S., BRELOT C., MENJOT D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions énergétiques : quelles dynamiques de changement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’Harmattan, p. 107-119, 2015</w:t>
+              <w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01283965v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01204509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le périurbain est-il le nouveau territoire des classes moyennes? Une analyse longitudinale à partir d'une commune de l'Ain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qu'est-ce que récupérer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">BOUFFIER S., BRELOT C., MENJOT D. </w:t>
+              <w:t xml:space="preserve">Elisabeth ANSTETT, Nathalie ORTAR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, 2015</w:t>
+              <w:t xml:space="preserve">La deuxième vie des objets. Recyclage et récupération dans les sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pétra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-14, 2015, 9782847430943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01204509v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01820166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce que récupérer ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+                <w:t xml:space="preserve">LES PRATIQUES DE MOBILITE DES MENAGES ET DES ENTREPRISES A L'EPREUVE DE LA TRANSITION ENERGETIQUE : QUELLES DYNAMIQUES DE CHANGEMENT ? LE CAS DES TERRITOIRES PERIURBAINS DE L'AGGLOMERATION LYONNAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Lejoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La deuxième vie des objets. Recyclage et récupération dans les sociétés contemporaines</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-14, 2015, 9782847430943</w:t>
+              <w:t xml:space="preserve">Transitions énergétiques : quelles dynamiques de changement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06992-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01820166v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01373785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morel-Brochet A., Ortar N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des modes d'habiter. Homme, lieux et milieux de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan (Paris), Collection Habitat et Sociétés, pp.13-34, 2012, Habitat et Sociétés, 978-2-296-96090-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00903500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des résidences secondaires : quand les objets nous façonnent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annabelle-Morel Brochet et Nathalie Ortar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des modes d'habiter: Homme, lieux, milieux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.267-282, 2012, Habitat et sociétés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire des résidences secondaires : quand les objets nous façonnent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morel-Brochet Annabelle; Ortar Nathalie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fabrique des modes d’habiter. Homme, lieux et milieux de vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'HYPERMOBILITE EST-ELLE A L'ORIGINE DE NOUVEAUX MODES D'HABITER ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Depeau Sandrine; Ramadier Thierry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Se déplacer pour se situer, Places en jeux, enjeux de classes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ancre pour être mobile : parcours de résidents secondaires et permanents dans l'Ain et le haut pays des Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martine Berger et Lionel Rougé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etre logé, se loger, habiter, Regards de jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.245-256, 2011, Habitat et société</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00719018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de la campagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Futur de l'habitat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Place/PUCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-45, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00581529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villagers and Dachniki in Post-soviet Russia: A Complex Relation</w:t>
+                <w:t xml:space="preserve">La campagne, la maison et les femmes : aux limites des mobilités périurbaines en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Maarit Heinonen, Jouko Nikula, Inna Kopoteva, Leo Granberg. </w:t>
+              <w:t xml:space="preserve">Claire Gavray. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflecting Transformation in Post-socialist Rural Areas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 18 p., 2007</w:t>
+              <w:t xml:space="preserve">Femmes et mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cortext, pp.221-237, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00151081v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00282097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuler entre ville et campagne : évolution de l'usage des résidences secondaires en France et en Russie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Villagers and Dachniki in Post-soviet Russia: A Complex Relation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Luginbühl. </w:t>
+              <w:t xml:space="preserve">Maarit Heinonen, Jouko Nikula, Inna Kopoteva, Leo Granberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles urbanités, nouvelles ruralités en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.111-118, 2007</w:t>
+              <w:t xml:space="preserve">Reflecting Transformation in Post-socialist Rural Areas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, 18 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00199188v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00151081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne, la maison et les femmes : aux limites des mobilités périurbaines en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circuler entre ville et campagne : évolution de l'usage des résidences secondaires en France et en Russie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Gessat-Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claire Gavray. </w:t>
+              <w:t xml:space="preserve">Yves Luginbühl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cortext, pp.221-237, 2007</w:t>
+              <w:t xml:space="preserve">Nouvelles urbanités, nouvelles ruralités en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.111-118, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00282097v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00199188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter le patrimoine des résidences secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gravari-Barbas Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter le patrimoine enjeux-approche-vécu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 41-50, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00151169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8937,100 +9060,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maisons, raisons, passions. La résidence secondaire à Chavannes-sur-Suran (Ain) et Saint-Martin d'Entraunes (Alpes Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nanterre - Paris X, 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00366748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9040,105 +9163,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des liens aux lieux : penser la relation entre l'habiter et la mobilité dans le monde contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ortar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03720630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9206,51 +9329,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D23D0252"/>
+    <w:nsid w:val="EA26C87C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9437,51 +9560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-ortar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5503-3585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071610022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4040-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R&#233;rat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storefront.chester.ac.uk/index.php?main_page=product_info&amp;amp;cPath=12_14&amp;amp;products_id=1094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Abram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Waltorp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Loloum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789209792" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lautrelivre.fr/nathalie-ortar/la-vie-en-deux-familles-francaises-et-britanniques-face-a-la-mobilite-geographique-professionnelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lautrelivre.fr/collectif/la-deuxieme-vie-des-objets-recyclage-et-recuperation-dans-les-societes-modernes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020000v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140900001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2025.100103" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sareen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lis-Plesi&#324;ska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434051" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.230.0049" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ryghaug" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Suboti&#269;ki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Smeds" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo von Wirth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scherrer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2023.2167887" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11218" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657424v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Abord de Chatillon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4963" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991654v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-z2wh-1074" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089143v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11071868" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482448v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820692v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23800127.2018.1468713" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491896v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430600v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2016.09.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195110" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140901001" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102885v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902002" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289152v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5064" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204513v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4615" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127808v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5066" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602154v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488222v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1427" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540358v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282094v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200706v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931231v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Szymanowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jask&#243;lski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Parteka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67936-0_4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317866v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288777v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_10" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907750v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.E. Taylor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brodie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Johnson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110745641/html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918529v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552594v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552634v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211559v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/OpenAccess/LoloumEthnographies/LoloumEthnographies_06.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211558v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/OpenAccess/LoloumEthnographies/LoloumEthnographies_intro.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185265v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802586v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.49893" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802519v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820702v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924250v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Laks" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820024v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515430v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.universitedesfemmes.be/se-documenter/categories/product/207-argent-et-travail-des-femmes-le-nerf-de-la-guerre-des-sexes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283965v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204509v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820166v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/la-deuxieme-vie-des-objets-recyclage-et-recuperation-dans-les-societes-contemporaines" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719021v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Legrand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719018v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581529v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/58/15/29/PDF/artPUCAOrtar_Bossuet_1_.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151081v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199188v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282097v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151169v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366748v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03720630v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-ortar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5503-3585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071610022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4040-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R&#233;rat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storefront.chester.ac.uk/index.php?main_page=product_info&amp;amp;cPath=12_14&amp;amp;products_id=1094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Abram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Waltorp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Loloum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789209792" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lautrelivre.fr/nathalie-ortar/la-vie-en-deux-familles-francaises-et-britanniques-face-a-la-mobilite-geographique-professionnelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lautrelivre.fr/collectif/la-deuxieme-vie-des-objets-recyclage-et-recuperation-dans-les-societes-modernes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140900001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Palinkas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa &#214;zbilgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monteleoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-026-07087-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2025.100103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.230.0049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sareen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lis-Plesi&#324;ska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11218" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ryghaug" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Suboti&#269;ki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Smeds" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo von Wirth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scherrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2023.2167887" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Abord de Chatillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4963" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-z2wh-1074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11071868" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23800127.2018.1468713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2016.09.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHC0VN2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204513v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4615" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5064" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140901001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.298" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1427" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Szymanowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jask&#243;lski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Parteka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67936-0_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.E. Taylor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brodie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Johnson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110745641/html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211559v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/OpenAccess/LoloumEthnographies/LoloumEthnographies_06.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/OpenAccess/LoloumEthnographies/LoloumEthnographies_intro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.49893" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.universitedesfemmes.be/se-documenter/categories/product/207-argent-et-travail-des-femmes-le-nerf-de-la-guerre-des-sexes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Laks" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283965v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/la-deuxieme-vie-des-objets-recyclage-et-recuperation-dans-les-societes-contemporaines" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Legrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/58/15/29/PDF/artPUCAOrtar_Bossuet_1_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282097v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03720630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>