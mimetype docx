--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,9274 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9222 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Ortar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5503-3585</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071610022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=IKjYiIoAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-4040-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling Through the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.IX, 250, 2024, The Urban Book Series, ISSN 2365-757X, 978-3-031-45308-3. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45308-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04317848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Abram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Waltorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Gruyter, 2022, De Gruyter Contemporary Social Sciences, 9783110745627. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110745641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03918769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Nathalie Ortar. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chester Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-1-910481-17-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographies of Power. A Political Anthropology of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Loloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Abram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berghahn Books, 1, 2021, EASA series ; 42, 978-1-80073-038-0. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/9781789209792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, circulations, mobilités. Nouveaux enjeux épistémologiques et conceptuels à l'épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Salzbrunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01873120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie et ses usages domestiques. Anthropologie d'une transition en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Subrémon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités en changement, changements par les mobilités.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeux de pouvoir dans nos poubelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Anstett</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pétra, 2017, Elisabeth Anstett, Nathalie Ortar, 9782847431728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01499916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétra; collection Europe: Terrains et société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Elisabeth Anstett; Caroline Dufy; Ronan Hervouet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01206386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La deuxième vie des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Anstett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Matières à recycler, Elisabeth Anstett; Nathalie Ortar, 9782847430943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique: vrais enjeux, faux départs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SHS web of conferences, pp.150, 2014, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140900001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01020000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logement et politique(s) : un couple encore d'actualité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Bonneval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Belmessous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.278, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01063564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique des modes d'habiter. Homme, lieux et milieux de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Morel-Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan (Paris), Collection Habitat et Sociétés, 313 p., 2012, 978-2-296-96090-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and climate migration equity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lawrence Palinkas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Özbilgin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Aczel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Monteleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanities and Social Sciences Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (1), pp.374. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41599-026-07087-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05594981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête de sens : l’apprentissage sensoriel des cyclistes urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99 (3-4), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/160tl⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05595022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From temporary bike lanes to a cycling oriented mobility paradigm. The case of Lyon during and after the pandemic of COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, Paper No. - 100103. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.urbmob.2025.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framing spatiotemporalities of sustainability in new mobility practices and imaginaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddharth Sareen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Lis-Plesińska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 78 (5), pp.251-257. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00291951.2024.2434051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de gouvernance dans la transition mobilitaire en territoire rural : les enseignements d’une recherche-action en Drôme-Ardèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Régnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 249-250 (2-3), pp.375-389. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.249.0375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04866603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a minifesta for effective academic-activist collaboration in the context of the climate emergency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duncan P Mclaren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanesa Castán Broto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Cheveigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9, pp.1384614. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2024.1384614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04742008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a new formulation of mobility transition? A contribution to the debate on just transition in rural areas through the case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norsk Geografisk Tidsskrift / Norwegian Journal of Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00291951.2024.2434695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation, justice sociale et futur énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raison présente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 230 (2), pp.49-55. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpre.230.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the transition to sustainable mobility be fair in rural areas? A stakeholder approach to mobility justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sallustio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 139, pp.136-143. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2023.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Social Sciences and Humanities research agenda for transport and mobility in Europe: key themes and 100 research questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ryghaug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivana Subotički</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Smeds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timo von Wirth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-25. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01441647.2023.2167887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03948763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les coronapistes ont influencé les pratiques cyclistes. Enquête en selle dans 5 métropoles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sayagh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47-48, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.11218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urbanisme tactique cycliste et crise sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Dossier : Les mobilités post-Covid : un monde d’après plus écologique ?, numéro de l'article : 1949, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.1949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04235791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les spatialités du coworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.9491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04332007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compétent-e-s, mais exposé-e-s : du tricycle au vélo utilitaire, socialisations et trajectoires des cyclistes urbain-e-s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Mobilités et socialisations, 1-2 (184-185), pp.33-49. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/esp.184.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de coworking : un phénomène éphémère ou durable ? Enseignements d’une enquête menée en région AURA avant et après la crise sanitaire liée à la COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 36 (1/2), pp.numéro de l'article - 6894. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.6894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04157943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires ruraux à l’épreuve de la transition mobilitaire. Conflits et cooperations dans un système d’acteurs en transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 264-265, pp.87-102. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.12787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03887852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie face à ses déchets. Quel modèle de gestion des déchets pour les territoires insulaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pestaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myra Hird</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Sociétés, territoires et environnement, comment repenser les interconnexions entre les milieux humains et naturels ?, 21 (2), </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.32600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03573180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Mobility and the Institutional Lock-In: The Example of Rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Sallustio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Senil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (4), pp.2189. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13042189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03147956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séparer les espaces pour maîtriser le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Durée de l'activité et fragmentation du travail, 31-32, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/temporalites.7712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03136304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vélo : un objet qui révèle, renforce et perturbe l’ordre du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Abord de Chatillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sayagh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52-2, pp.25-51. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsa.4963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIRCULER POUR RESTER. Adopter un mode de vie mobile pour préserver la migration choisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03155738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susciter la parole des cyclistes : traces GPS et vidéos au service de l’entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26151/espacestemps.net-z2wh-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02991654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworking, a Way to Achieve Sustainable Mobility? Designing an Interdisciplinary Research Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ovtracht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche-Lecorvec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (24), pp.7161. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11247161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should All Cars Be Electric by 2025? The Electric Car Debate in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Ryghaug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (7), pp.1868. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su11071868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02089143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'anthropologie de l'énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Loloum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02482448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The youth on the move: French and Canadian young people’s relationship with the car</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vincent-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie-Anne Boudreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23800127.2018.1468713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je t’aime… moi non plus ». Quels changements dans le rapport des jeunes lyonnais à l’automobile ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Vincent-Geslin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01491896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with energy crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2016.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01430600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domesticating Transport: the Sensory Experience of Work-Related Travel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Senses and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Contemporary French Sensory Ethnography, 11 (3), pp.275-285. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17458927.2016.1195110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01380670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition énergétique : vrais enjeux, faux départs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140901001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de mobilité des ménages et des entreprises à l’aune des nouvelles contraintes énergétiques : quelle prise en compte de la pollution atmosphérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Choix énergétiques et pollution atmosphérique, 223, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.4615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les modes d’habiter à l’épreuve de la durabilité »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Morel-Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Norois, 231, pp.7-12. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de mobilité des ménages et des entreprises à l'aune des nouvelles contraintes énergétiques : quelle prise en compte de la pollution atmosphérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-tension choices: An analysis of everyday energy-related practices among Lyon-based families</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Drouilleau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, La transition énergétique : vrais enjeux, faux départs ?, 9, http://dx.doi.org/10.1051/shsconf/20140902002. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20140902002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le quotidien peut-il être durable ? Routines dans la baie de San Francisco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 231, pp.13-25. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02127808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les choix de mobilité des ménages et des entreprises à l’aune des nouvelles contraintes énergétiques : quelle prise en compte de la pollution atmosphérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les choix énergétiques et la qualité de l'air, 223, http://lodel.irevues.inist.fr/pollution-atmospherique/index.php?id=4615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui bouge, qui reste dans le couple ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Et l’immobilité dans la circulation ?, 11, pp.94-102. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-migrinter.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre choix de vie et gestion des contraintes : télétravailler à la campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (78), pp.49 à 57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00488222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désir de maison à l’aune du parcours résidentiel: quelle promotion sociale dans le périurbain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Goyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articulo - Journal of Urban Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/articulo.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une datcha pour la retraite en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers parisiens - Parisian Notebooks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.724-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours existentiels et résidentiels en périurbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 356, pp.68-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités, différenciations et inégalités : des questions actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pochet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Théorie, 25.04.2007, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les multiples usages de la datcha des jardins collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29 (2), pp.169-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00200706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste Level Rise? Scales, Spaces and Policies of Waste in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pestaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographies of New Caledonia-Kanaky</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-84, 2024, 978-3-031-49140-5. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49140-5_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Social Justice, Environmental Integrity, and Geopolitical Resilience in EU Electric Mobility Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Lis-Plesińska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafał Szymanowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Jaskólski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Parteka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imre Keseru; Samyajit Basu; Marianne Ryghaug; Tomas Moe Skjølsvold. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strengthening European Mobility Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.41-55, 2024, ISBN 978-3-031-67935-3. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-67936-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coworking spaces: a way of promoting more sustainable mobility and lifestyles? The example of the Auvergne-Rhône-Alpes region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diane-Gabrielle Tremblay; Gerhard Krauss. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Coworking (R)evolution. Working and Living in New Territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.160-173, 2024, 978-1-80220-917-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04449507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Has Cycling Got a Boost from the Pandemic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Rérat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ortar; Patrick Rérat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycling Through the Pandemic: Tactical Urbanism and the Implementation of Pop-Up Bike Lanes in the Time of COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-18, 2024, The Urban Book Series, 978-3-031-45308-3. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45308-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04317866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Cycling Practices and Covid Cycle Lanes in Five French Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Depeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Feildel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lammoglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycling Through the Pandemic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.221-250, 2024, The Urban Book Series, 978-3-031-45307-6, 978-3-031-45308-3 (eBook). </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-45308-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lure of Immobility. Living and Coworking in Rural France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Phillip Vannini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilities in Remote Places</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.189-200, 2023, 9781003321163. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003321163-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04171453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering 'smart' futures: data centres and the energy politics of digitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R.E. Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Velkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abram Simone; Waltorp Karen; Ortar Nathalie; Pink Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Futures: Anthropocene Challenges, Emerging Technologies and Everyday Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-168, 2023, De Gruyter Contemporary Social Sciences, 9783110745627. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110745641-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03907750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hidden Energies of Work Digitisation: A View from France Through the Use of Coworking Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Flipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Siddharth Sareen; Katja Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digitisation and Low-Carbon Energy Transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.115-134, 2023, 978-3-031-16707-2. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16708-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03898294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 Imagining energy futures: an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Waltorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Abram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simone Abram; Karen Waltorp; Nathalie Ortar; Sarah Pink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Futures: Anthropocene Challenges, Emerging Technologies and Everyday Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.1-24, 2022, 9783110745627. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110745641-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03918529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Nathalie Ortar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Chester Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.xviii-xxxvi, 2022, 978-1-910481-17-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Interviews with Maps and Videos to Capture Cyclists’ Skills and Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Merchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Henry Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rivano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Adam; Nathalie Ortar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Becoming Urban Cyclists: From Socialization to Skills</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Chester Press, pp.63-94, 2022, ISBN 978-1-910481-17-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2 Everyday futures, spaces, and mobilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katherine Ellsworth-Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michiel Köhne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabet Dueholm Rasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Simone Abram; Karen Waltorp; Nathalie Ortar; Sarah Pink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.25-70, 2022, 9783110745627. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110745641-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03918638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6. Delving at the Core of Everyday Life: Between Power Legacies and Political Struggles, the Case of Wood-Burning Stoves in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tristan Loloum; Simone Abram; Nathalie Ortar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographies of Power. A Political Anthropology of Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-78920-979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Politicizing Energy Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Loloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Abram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Loloum Tristan; Abram Simone; Ortar Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographies of Power. A Political Anthropology of Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berghanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-1-78920-979-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03211558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What the E-bike Tells Us About the Anthropology of Energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrifying Anthropology. Exploring Electrical Practices and Infrastructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actualités des concepts de mobilité et migration à l’épreuve du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Salzbrunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ortar; Monika Salzbrunn; Mathis Stock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, circulations, mobilités. Nouveaux enjeux épistémologiques et conceptuels à l’épreuve du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2018, 979-10-365-7703-1. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.49893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux épistémologiques autour du mobility turn ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Salzbrunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathis Stock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Ortar, Monika Salzbrunn, Mathis Stock. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations, circulations, mobilités. Nouveaux enjeux épistémologiques et conceptuels à l’épreuve du terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, 2018, 979-10-365-7703-1. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.49893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Mobile/immobile : qu’apporte le télétravail aux familles de grands mobiles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imbert Christophe, Lelièvre Eva, Lessault David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille à distance Mobilités, territoires et liens familiaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions INED, pp.293-308, 2018, 9782733260142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux réalistes, des artistes aux mains sales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Anstett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Laks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de pouvoir dans nos poubelles. Économies morales et politiques du recyclage au tournant du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions PETRA, 2017, 9782847431728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle morale pour les restes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Anstett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie ORTAR, Elisabeth ANSTETT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux de pouvoir dans nos poubelles. Économies morales et politiques du recyclage au tournant du XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pétra, pp.7-14, 2017, 9782847431728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rester, suivre ou partir : la mobilité professionnelle et physique des femmes en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bourgeois C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Argent et travail des femmes. Le nerf de la guerre… des sexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université des femmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2872880496</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01515430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATIQUES DE MOBILITE DES MENAGES ET DES ENTREPRISES A L'EPREUVE DE LA TRANSITION ENERGETIQUE : QUELLES DYNAMIQUES DE CHANGEMENT ? LE CAS DES TERRITOIRES PERIURBAINS DE L'AGGLOMERATION LYONNAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : quelles dynamiques de changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2015, 978-2-343-06992-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01373785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES PRATIQUES DE MOBILITE DES MENAGES ET DES ENTREPRISES A L'EPREUVE DE LA TRANSITION ENERGETIQUE : QUELLES DYNAMIQUES DE CHANGEMENT ? LE CAS DES TERRITOIRES PERIURBAINS DE L'AGGLOMERATION LYONNAISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Lejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell H.-J., Leducq D., Groux A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions énergétiques : quelles dynamiques de changement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, p. 107-119, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01283965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le périurbain est-il le nouveau territoire des classes moyennes? Une analyse longitudinale à partir d'une commune de l'Ain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUFFIER S., BRELOT C., MENJOT D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01204509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que récupérer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Anstett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisabeth ANSTETT, Nathalie ORTAR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La deuxième vie des objets. Recyclage et récupération dans les sociétés contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pétra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-14, 2015, 9782847430943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01820166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Morel-Brochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel-Brochet A., Ortar N. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des modes d'habiter. Homme, lieux et milieux de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions L'Harmattan (Paris), Collection Habitat et Sociétés, pp.13-34, 2012, Habitat et Sociétés, 978-2-296-96090-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00903500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des résidences secondaires : quand les objets nous façonnent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annabelle-Morel Brochet et Nathalie Ortar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des modes d'habiter: Homme, lieux, milieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.267-282, 2012, Habitat et sociétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire des résidences secondaires : quand les objets nous façonnent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Morel-Brochet Annabelle; Ortar Nathalie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fabrique des modes d’habiter. Homme, lieux et milieux de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYPERMOBILITE EST-ELLE A L'ORIGINE DE NOUVEAUX MODES D'HABITER ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depeau Sandrine; Ramadier Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se déplacer pour se situer, Places en jeux, enjeux de classes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01344887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ancre pour être mobile : parcours de résidents secondaires et permanents dans l'Ain et le haut pays des Alpes-Maritimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martine Berger et Lionel Rougé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etre logé, se loger, habiter, Regards de jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.245-256, 2011, Habitat et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix de la campagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bossuet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futur de l'habitat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Place/PUCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-45, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00581529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villagers and Dachniki in Post-soviet Russia: A Complex Relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maarit Heinonen, Jouko Nikula, Inna Kopoteva, Leo Granberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting Transformation in Post-socialist Rural Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 18 p., 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuler entre ville et campagne : évolution de l'usage des résidences secondaires en France et en Russie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Gessat-Anstett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Luginbühl. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles urbanités, nouvelles ruralités en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.111-118, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La campagne, la maison et les femmes : aux limites des mobilités périurbaines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Gavray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes et mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cortext, pp.221-237, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter le patrimoine des résidences secondaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gravari-Barbas Maria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter le patrimoine enjeux-approche-vécu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp. 41-50, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00151169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maisons, raisons, passions. La résidence secondaire à Chavannes-sur-Suran (Ain) et Saint-Martin d'Entraunes (Alpes Maritimes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Nanterre - Paris X, 1998. Français. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00366748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des liens aux lieux : penser la relation entre l'habiter et la mobilité dans le monde contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université Lumière Lyon 2, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03720630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9329,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA26C87C"/>
+    <w:nsid w:val="FAF52893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9560,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-ortar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5503-3585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071610022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4040-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317848v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R&#233;rat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storefront.chester.ac.uk/index.php?main_page=product_info&amp;amp;cPath=12_14&amp;amp;products_id=1094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Abram" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Waltorp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211555v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Loloum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789209792" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873120v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620846v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499916v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206386v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lautrelivre.fr/nathalie-ortar/la-vie-en-deux-familles-francaises-et-britanniques-face-a-la-mobilite-geographique-professionnelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144209v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lautrelivre.fr/collectif/la-deuxieme-vie-des-objets-recyclage-et-recuperation-dans-les-societes-modernes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140900001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Palinkas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa &#214;zbilgin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monteleoni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-026-07087-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tl" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248294v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2025.100103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.230.0049" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859424v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sareen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lis-Plesi&#324;ska" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poisson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11218" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948763v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ryghaug" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Suboti&#269;ki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Smeds" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo von Wirth" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scherrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2023.2167887" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658060v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0033" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Abord de Chatillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4963" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155738v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991654v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-z2wh-1074" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089143v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11071868" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482448v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820692v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23800127.2018.1468713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491896v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430600v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2016.09.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHC0VN2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195110" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102885v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204513v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4615" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5064" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127808v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251134v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140901001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602154v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.298" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488222v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993943v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1427" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540358v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199052v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200706v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Szymanowski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jask&#243;lski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Parteka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67936-0_4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317866v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_10" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907750v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.E. Taylor" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brodie" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Johnson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110745641/html" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918529v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552594v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552634v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211559v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/OpenAccess/LoloumEthnographies/LoloumEthnographies_06.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211558v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/OpenAccess/LoloumEthnographies/LoloumEthnographies_intro.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185265v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802586v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.49893" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802519v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820024v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515430v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.universitedesfemmes.be/se-documenter/categories/product/207-argent-et-travail-des-femmes-le-nerf-de-la-guerre-des-sexes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Laks" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283965v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204509v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820166v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/la-deuxieme-vie-des-objets-recyclage-et-recuperation-dans-les-societes-contemporaines" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719021v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344891v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344887v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Legrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719018v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/58/15/29/PDF/artPUCAOrtar_Bossuet_1_.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282097v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151169v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366748v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03720630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-ortar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5503-3585" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071610022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=IKjYiIoAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4040-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317848v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ortar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R&#233;rat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Abram" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Waltorp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pink" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Adam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://storefront.chester.ac.uk/index.php?main_page=product_info&amp;amp;cPath=12_14&amp;amp;products_id=1094" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Loloum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/9781789209792" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01873120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Stock" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944803v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Subr&#233;mon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lejoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206386v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lautrelivre.fr/nathalie-ortar/la-vie-en-deux-familles-francaises-et-britanniques-face-a-la-mobilite-geographique-professionnelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144209v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lautrelivre.fr/collectif/la-deuxieme-vie-des-objets-recyclage-et-recuperation-dans-les-societes-modernes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140900001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01063564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Belmessous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05594981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Palinkas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa &#214;zbilgin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Aczel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Monteleoni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41599-026-07087-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05595022v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/160tl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248294v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.urbmob.2025.100103" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sareen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Lis-Plesi&#324;ska" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04866603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Flipo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane R&#233;gnier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.249.0375" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742008v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan P Mclaren" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anderson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Cast&#225;n Broto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Cheveign&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2024.1384614" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00291951.2024.2434695" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.230.0049" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131989v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Sallustio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2023.06.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Ryghaug" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Suboti&#269;ki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Smeds" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo von Wirth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Scherrer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01441647.2023.2167887" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400020v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sayagh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Poisson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lammoglia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.11218" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04235791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Depeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lucas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.1949" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.9491" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658060v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.184.0033" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04157943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.6894" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03887852v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12787" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573180v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garcier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pesta&#241;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myra Hird" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.32600" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Senil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13042189" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03136304v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.7712" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657424v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Abord de Chatillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.4963" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03155738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02991654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Merchez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henry Laffont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26151/espacestemps.net-z2wh-1074" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419717v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche-Lecorvec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11247161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089143v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11071868" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482448v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vincent-Geslin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Boudreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23800127.2018.1468713" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01430600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2016.09.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHC0VN2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01380670v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140901001" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204513v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.4615" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289152v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5064" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251092v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102885v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Drouilleau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20140902002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127808v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5066" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102870v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602154v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.298" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993943v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Goyon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.1427" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282094v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49140-5_7#citeas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49140-5_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931231v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Szymanowski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Jask&#243;lski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Parteka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-67936-0_4" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04449507v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317866v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04171453v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003321163-20" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907750v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.E. Taylor" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Velkova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brodie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Johnson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110745641/html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03898294v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16708-9_7" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918529v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552594v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552634v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918638v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Ellsworth-Krebs" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel K&#246;hne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Dueholm Rasch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110745641-003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211559v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/OpenAccess/LoloumEthnographies/LoloumEthnographies_06.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03211558v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berghahnbooks.com/downloads/OpenAccess/LoloumEthnographies/LoloumEthnographies_intro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185265v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802586v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.49893" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802519v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820702v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924250v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Laks" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820024v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01515430v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.universitedesfemmes.be/se-documenter/categories/product/207-argent-et-travail-des-femmes-le-nerf-de-la-guerre-des-sexes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01373785v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01283965v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01204509v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01820166v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/la-deuxieme-vie-des-objets-recyclage-et-recuperation-dans-les-societes-contemporaines" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00903500v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719021v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344887v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Legrand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719018v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581529v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bossuet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/58/15/29/PDF/artPUCAOrtar_Bossuet_1_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199188v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Gessat-Anstett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282097v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00151169v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00366748v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03720630v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>