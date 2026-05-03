--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NATHALIE PEYNOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-4322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111662249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103568. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential correlations between changes to glutathione redox state, protein ubiquitination, and stress-inducible HSPA chaperone expression after different types of oxidative stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.985-1002. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-018-0909-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 'one-step' versus 'sequential' embryo culture conditions through embryonic genome methylation and hydroxymethylation changes (vol 31, pg 2471, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.967-967. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming of rabbit induced pluripotent stem cells toward epiblast and chimeric competency using Krüppel-like factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of stem cell factor, stanniocalcin-1, connective tissue growth factor and heparin-binding epidermal growth factor in the bovine uterus at the time of blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alonso-Guervos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD16383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of ARTEMIN in the bovine uterus and embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Sánchez-Calabuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez-Adán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of heat-inducible HSPA1A gene expression during maternal-to-embryo transition and in response to heat in in vitro-produced bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (9), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early embryonic and endometrial regulation of tumor necrosis factor and tumor necrosis factor receptor 2 in the cattle uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (6), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of interleukin 1 beta and interleukin 1 receptor (type I) in the bovine endometrium and embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatoma-derived growth factor: from the bovine uterus to the &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; embryo culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Nestor Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of DNA demethylation dynamics by in vitro culture conditions in rabbit pre-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.440-446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.19563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of pluripotency master regulators during two key developmental transitions: EGA and early lineage specification in the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutherian mammals use diverse strategies to initiate X-chromosome inactivation during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 472 (7343), pp.370-374. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrotransposon expression as a defining event of genome reprogramming in fertilized and cloned bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Chi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Evsikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 138 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-09-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the dynamics of gene expression during embryonic genome activation and first differentiation in the rabbit embryo with a dedicated array screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Chi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (2), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90310.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed mRNAs in bovine preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zygote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclooxygenase-2 is expressed by cumulus cells during oocyte maturation in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of Vero cells for developing IVF bovine eggs in two different coculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Menck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rb Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (2), pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of Vero cells for developing IVF bovine eggs in two different coculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Menck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryo cloning: characterization of the recipient cytoplasts by phosphorylation patterns and kinase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Growth and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.517-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low developmental capacity of in vitro matured and fertilized oocytes from calves compared with that of cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental ability of bovine embryos after nuclear transfer based on the nuclear source : in vivo versus in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42, pp.695-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic changes of gap junctions and cytoskeleton during in vitro culture of cattle oocyte cumulus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sutovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49, pp.1277-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer in cattle : birth of cloned calves and estimation of blastomere totipotency in morulae used as a source of nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping genetic diversity in European gene banks: preliminary results on chickens for the validation of IMAGE001 array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Weigend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of assisted reproductive technologies on early embryo epigenome: in vitro culture affects embryonic genome demethylation and hydroxymethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of X-inactivation initiation mechanisms in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X chromosome inactivation a key event during early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden. pp.i103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of X chromosome inactivation in rabbit and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Ikuhiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de séquences rétrovirales endogènes dans l'établissement et le maintien de la pluripotence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evsikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Batiecoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of X-chromosome inactivation patterns during early mammalian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the Society for Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a hyperlidic hypercholesterolemic diet on folliculogenesis and adipophlin expression in the preimplantation embryo in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd General Meeting GEMINI: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary diversity and developmental dynamics of X-chromosome inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Society of Developmental Biologists Congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mod.2009.06.957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization & gene regulation in early rabbits embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research School "Post-Genomics in Animal Science Research and Career Prospects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a model for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bovine oocytes after individual in vitro maturation, fertilization and co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Réunion AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo survival of bovine IVF embryos after heat shock treatment inducing HPS 70 synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Réunion AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Hanovre, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine embryo size does matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.congrès SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of growth factor genes in &amp;lt;em&amp;gt;In Vitro&amp;lt;/em&amp;gt;-Produced blastocysts changes after uterine passage, but endometrial expression is unaffected by the presence of embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv28n2Ab75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments rétroviraux endogènes, de nouveaux marqueurs de la pluripotence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early endometrial and embryonic transcription of tumour necrosis factor α (TNF) and its receptor TNFR2 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of pluripotency master regulators during early development of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO workshop: Cell Biology of Early Mouse Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of pluripotency and differentiation factors in in vitro fertilized (IVF) embryos and their reprogramming in cloned embryos: a special perspective to embryonic genome activation (EGA) in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Maternal Communication with Gametes and Embryo. Proceeding of the 3rd General Meeting of GEMINI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nulliparity affects the expression of a limited number of genes and pathways in Day 8 equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rDNA nascent transcripts promote a unique spatial organization during mouse early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Coura Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underly the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis in early embryos through reverse transcription quantitative PCR (RT-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat Raheem Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear reprogramming: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NATHALIE PEYNOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-4322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111662249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103568. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential correlations between changes to glutathione redox state, protein ubiquitination, and stress-inducible HSPA chaperone expression after different types of oxidative stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.985-1002. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-018-0909-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming of rabbit induced pluripotent stem cells toward epiblast and chimeric competency using Krüppel-like factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of stem cell factor, stanniocalcin-1, connective tissue growth factor and heparin-binding epidermal growth factor in the bovine uterus at the time of blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alonso-Guervos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD16383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 'one-step' versus 'sequential' embryo culture conditions through embryonic genome methylation and hydroxymethylation changes (vol 31, pg 2471, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.967-967. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of ARTEMIN in the bovine uterus and embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Sánchez-Calabuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez-Adán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of heat-inducible HSPA1A gene expression during maternal-to-embryo transition and in response to heat in in vitro-produced bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (9), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of interleukin 1 beta and interleukin 1 receptor (type I) in the bovine endometrium and embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early embryonic and endometrial regulation of tumor necrosis factor and tumor necrosis factor receptor 2 in the cattle uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (6), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatoma-derived growth factor: from the bovine uterus to the &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; embryo culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Nestor Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of DNA demethylation dynamics by in vitro culture conditions in rabbit pre-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.440-446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.19563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of pluripotency master regulators during two key developmental transitions: EGA and early lineage specification in the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutherian mammals use diverse strategies to initiate X-chromosome inactivation during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 472 (7343), pp.370-374. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrotransposon expression as a defining event of genome reprogramming in fertilized and cloned bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Chi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Evsikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 138 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-09-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the dynamics of gene expression during embryonic genome activation and first differentiation in the rabbit embryo with a dedicated array screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Chi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (2), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90310.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed mRNAs in bovine preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zygote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclooxygenase-2 is expressed by cumulus cells during oocyte maturation in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of Vero cells for developing IVF bovine eggs in two different coculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Menck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of Vero cells for developing IVF bovine eggs in two different coculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Menck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rb Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (2), pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryo cloning: characterization of the recipient cytoplasts by phosphorylation patterns and kinase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Growth and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.517-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low developmental capacity of in vitro matured and fertilized oocytes from calves compared with that of cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental ability of bovine embryos after nuclear transfer based on the nuclear source : in vivo versus in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42, pp.695-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic changes of gap junctions and cytoskeleton during in vitro culture of cattle oocyte cumulus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sutovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49, pp.1277-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer in cattle : birth of cloned calves and estimation of blastomere totipotency in morulae used as a source of nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping genetic diversity in European gene banks: preliminary results on chickens for the validation of IMAGE001 array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Weigend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of assisted reproductive technologies on early embryo epigenome: in vitro culture affects embryonic genome demethylation and hydroxymethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of X-inactivation initiation mechanisms in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of X chromosome inactivation in rabbit and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Ikuhiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X chromosome inactivation a key event during early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden. pp.i103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de séquences rétrovirales endogènes dans l'établissement et le maintien de la pluripotence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evsikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Batiecoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of X-chromosome inactivation patterns during early mammalian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the Society for Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a hyperlidic hypercholesterolemic diet on folliculogenesis and adipophlin expression in the preimplantation embryo in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd General Meeting GEMINI: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary diversity and developmental dynamics of X-chromosome inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Society of Developmental Biologists Congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mod.2009.06.957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization & gene regulation in early rabbits embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research School "Post-Genomics in Animal Science Research and Career Prospects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a model for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bovine oocytes after individual in vitro maturation, fertilization and co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Réunion AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo survival of bovine IVF embryos after heat shock treatment inducing HPS 70 synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Réunion AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Hanovre, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine embryo size does matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.congrès SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of growth factor genes in &amp;lt;em&amp;gt;In Vitro&amp;lt;/em&amp;gt;-Produced blastocysts changes after uterine passage, but endometrial expression is unaffected by the presence of embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv28n2Ab75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments rétroviraux endogènes, de nouveaux marqueurs de la pluripotence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early endometrial and embryonic transcription of tumour necrosis factor α (TNF) and its receptor TNFR2 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of pluripotency master regulators during early development of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO workshop: Cell Biology of Early Mouse Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of pluripotency and differentiation factors in in vitro fertilized (IVF) embryos and their reprogramming in cloned embryos: a special perspective to embryonic genome activation (EGA) in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Maternal Communication with Gametes and Embryo. Proceeding of the 3rd General Meeting of GEMINI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nulliparity affects the expression of a limited number of genes and pathways in Day 8 equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underly the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rDNA nascent transcripts promote a unique spatial organization during mouse early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Coura Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis in early embryos through reverse transcription quantitative PCR (RT-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat Raheem Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear reprogramming: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74F6AA2B"/>
+    <w:nsid w:val="C296C04E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-peynot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-4322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111662249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-018-0909-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrocera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso-Guervos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16383" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#243;mez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. S&#225;nchez-Calabuig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634871v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia-Alvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2015.03.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Nestor Caama&#241;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patrat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09872" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Menck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bourhis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rb Lobo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686259v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Menck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Lobo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dedieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Revel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourhis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sutovsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motlik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807023v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weigend" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019616v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Okamoto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004435v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ikuhiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Patrat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Fauque" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751161v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.05.035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.957" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753748v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765343v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774582v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741276v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344310.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv28n2Ab75" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342927.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/46492.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446861v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Coura Kone" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797641v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Raheem Khan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_14" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-peynot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-4322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111662249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-018-0909-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrocera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso-Guervos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16383" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#243;mez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. S&#225;nchez-Calabuig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia-Alvarez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2015.03.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Nestor Caama&#241;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686259v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Menck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Lobo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Menck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bourhis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rb Lobo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dedieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Revel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourhis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sutovsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motlik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807023v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weigend" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019616v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ikuhiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Patrat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Fauque" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Okamoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751161v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.05.035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.957" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753748v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765343v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774582v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741276v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344310.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv28n2Ab75" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342927.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/46492.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446861v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Coura Kone" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797641v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Raheem Khan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_14" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>