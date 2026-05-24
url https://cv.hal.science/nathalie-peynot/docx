--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NATHALIE PEYNOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-4322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111662249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103568. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential correlations between changes to glutathione redox state, protein ubiquitination, and stress-inducible HSPA chaperone expression after different types of oxidative stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.985-1002. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-018-0909-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming of rabbit induced pluripotent stem cells toward epiblast and chimeric competency using Krüppel-like factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of stem cell factor, stanniocalcin-1, connective tissue growth factor and heparin-binding epidermal growth factor in the bovine uterus at the time of blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alonso-Guervos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD16383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 'one-step' versus 'sequential' embryo culture conditions through embryonic genome methylation and hydroxymethylation changes (vol 31, pg 2471, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.967-967. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of ARTEMIN in the bovine uterus and embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Sánchez-Calabuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez-Adán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of heat-inducible HSPA1A gene expression during maternal-to-embryo transition and in response to heat in in vitro-produced bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (9), </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of interleukin 1 beta and interleukin 1 receptor (type I) in the bovine endometrium and embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early embryonic and endometrial regulation of tumor necrosis factor and tumor necrosis factor receptor 2 in the cattle uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (6), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatoma-derived growth factor: from the bovine uterus to the &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; embryo culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Nestor Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of DNA demethylation dynamics by in vitro culture conditions in rabbit pre-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.440-446. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.19563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of pluripotency master regulators during two key developmental transitions: EGA and early lineage specification in the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutherian mammals use diverse strategies to initiate X-chromosome inactivation during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 472 (7343), pp.370-374. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrotransposon expression as a defining event of genome reprogramming in fertilized and cloned bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Chi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Evsikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 138 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-09-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the dynamics of gene expression during embryonic genome activation and first differentiation in the rabbit embryo with a dedicated array screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Chi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (2), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90310.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed mRNAs in bovine preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zygote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclooxygenase-2 is expressed by cumulus cells during oocyte maturation in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of Vero cells for developing IVF bovine eggs in two different coculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Menck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of Vero cells for developing IVF bovine eggs in two different coculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Menck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rb Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (2), pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryo cloning: characterization of the recipient cytoplasts by phosphorylation patterns and kinase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Growth and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.517-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low developmental capacity of in vitro matured and fertilized oocytes from calves compared with that of cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental ability of bovine embryos after nuclear transfer based on the nuclear source : in vivo versus in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42, pp.695-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic changes of gap junctions and cytoskeleton during in vitro culture of cattle oocyte cumulus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sutovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49, pp.1277-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer in cattle : birth of cloned calves and estimation of blastomere totipotency in morulae used as a source of nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping genetic diversity in European gene banks: preliminary results on chickens for the validation of IMAGE001 array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Weigend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of assisted reproductive technologies on early embryo epigenome: in vitro culture affects embryonic genome demethylation and hydroxymethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of X-inactivation initiation mechanisms in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of X chromosome inactivation in rabbit and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Ikuhiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X chromosome inactivation a key event during early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden. pp.i103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de séquences rétrovirales endogènes dans l'établissement et le maintien de la pluripotence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evsikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Batiecoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of X-chromosome inactivation patterns during early mammalian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the Society for Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a hyperlidic hypercholesterolemic diet on folliculogenesis and adipophlin expression in the preimplantation embryo in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd General Meeting GEMINI: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary diversity and developmental dynamics of X-chromosome inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Society of Developmental Biologists Congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mod.2009.06.957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization & gene regulation in early rabbits embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research School "Post-Genomics in Animal Science Research and Career Prospects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a model for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bovine oocytes after individual in vitro maturation, fertilization and co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Réunion AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo survival of bovine IVF embryos after heat shock treatment inducing HPS 70 synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Réunion AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Hanovre, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine embryo size does matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.congrès SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of growth factor genes in &amp;lt;em&amp;gt;In Vitro&amp;lt;/em&amp;gt;-Produced blastocysts changes after uterine passage, but endometrial expression is unaffected by the presence of embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv28n2Ab75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments rétroviraux endogènes, de nouveaux marqueurs de la pluripotence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early endometrial and embryonic transcription of tumour necrosis factor α (TNF) and its receptor TNFR2 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of pluripotency master regulators during early development of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO workshop: Cell Biology of Early Mouse Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of pluripotency and differentiation factors in in vitro fertilized (IVF) embryos and their reprogramming in cloned embryos: a special perspective to embryonic genome activation (EGA) in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Maternal Communication with Gametes and Embryo. Proceeding of the 3rd General Meeting of GEMINI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nulliparity affects the expression of a limited number of genes and pathways in Day 8 equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underly the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rDNA nascent transcripts promote a unique spatial organization during mouse early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Coura Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis in early embryos through reverse transcription quantitative PCR (RT-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat Raheem Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear reprogramming: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId335"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> NATHALIE PEYNOT </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-peynot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1126-4322</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111662249</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme @BRIDGe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Houel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Jardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bouchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of the embryonic microenvironment and sex-specific responses of the preimplantation embryo related to a maternal high-fat diet in the rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Developmental Origins of Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (5), pp.602-613. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S2040174423000260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underlie the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development (Cambridge, England)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 149 (17), pp.dev200538. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/dev.200538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal age affects equine day 8 embryo gene expression both in trophoblast and inner cell mass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.443. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-022-08593-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of rRNA in early mouse embryos promotes chromatin reorganization and expression of major satellite repeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Coura Koné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135 (6), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1242/jcs.258798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03642441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine blastocyst size affects gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (27), pp.103982. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 113 (25), pp.103980. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2022.103980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03703063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGE2 Supplementation of oocyte culture media improves the developmental and cryotolerance performance of bovine blastocysts derived from a serum-free in vitro production system, mirroring the inner cell mass transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Marquant-Le Guienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2021.672948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03251478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">105 Sexual dimorphism in equine D8 blastocysts (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 100, pp.103568. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of BCAR4 in ovarian physiology and female fertility by genome editing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-61689-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different pre-implantation phenotypes of bovine blastocysts produced in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Vitorino Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Laloë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157 (2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive methylation of POU5F1 regulatory regions during blastocyst development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156 (2), pp.145-161. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-17-0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential correlations between changes to glutathione redox state, protein ubiquitination, and stress-inducible HSPA chaperone expression after different types of oxidative stress.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lelievre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Stress and Chaperones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (5), pp.985-1002. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12192-018-0909-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional analysis of nuclear heterochromatin distribution during early development in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Bonnet-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Aguirre-Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chromosoma Biology of the Nucleus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 127 (3), pp.387-403. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00412-018-0671-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprogramming of rabbit induced pluripotent stem cells toward epiblast and chimeric competency using Krüppel-like factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Afanassieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24, pp.106-117. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scr.2017.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of stem cell factor, stanniocalcin-1, connective tissue growth factor and heparin-binding epidermal growth factor in the bovine uterus at the time of blastocyst formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alonso-Guervos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.I. Mora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD16383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of 'one-step' versus 'sequential' embryo culture conditions through embryonic genome methylation and hydroxymethylation changes (vol 31, pg 2471, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (4), pp.967-967. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365178v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of ARTEMIN in the bovine uterus and embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Sánchez-Calabuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gutierrez-Adán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.153-162. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of heat-inducible HSPA1A gene expression during maternal-to-embryo transition and in response to heat in in vitro-produced bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (9), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD15504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression and localization of interleukin 1 beta and interleukin 1 receptor (type I) in the bovine endometrium and embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 110, pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jri.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early embryonic and endometrial regulation of tumor necrosis factor and tumor necrosis factor receptor 2 in the cattle uterus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 83 (6), pp.1028-1037. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2014.12.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatoma-derived growth factor: from the bovine uterus to the &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; embryo culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Nestor Caamaño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (4), pp.353-365. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02640603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism of the feto-placental phenotype in response to a high fat and control maternal diets in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (12), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0083458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of DNA demethylation dynamics by in vitro culture conditions in rabbit pre-implantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), pp.440-446. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.19563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of pluripotency master regulators during two key developmental transitions: EGA and early lineage specification in the bovine embryo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0034110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.987-993. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/epi.6.8.16073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutherian mammals use diverse strategies to initiate X-chromosome inactivation during development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 472 (7343), pp.370-374. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature09872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic diet in prepubertal rabbits affects gene expression in the embryo, restricts fetal growth and increases offspring susceptibility to obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (2), pp.287-299. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrotransposon expression as a defining event of genome reprogramming in fertilized and cloned bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Chi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. V. Evsikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 138 (2), pp.289-299. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-09-0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the dynamics of gene expression during embryonic genome activation and first differentiation in the rabbit embryo with a dedicated array screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Chi Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zichuan Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36 (2), pp.98-113. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.90310.2008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of differentially expressed mRNAs in bovine preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kanka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bryova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zygote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 11, pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclooxygenase-2 is expressed by cumulus cells during oocyte maturation in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette P. Reinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Tricoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Reproduction and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 61, pp.93-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of Vero cells for developing IVF bovine eggs in two different coculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Menck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rb Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (2), pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects of Vero cells for developing IVF bovine eggs in two different coculture systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Menck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guyader-Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Lobo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.141-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine embryo cloning: characterization of the recipient cytoplasts by phosphorylation patterns and kinase activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Dedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Sevellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development, Growth and Differentiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 38, pp.517-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low developmental capacity of in vitro matured and fertilized oocytes from calves compared with that of cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproduction and Fertility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 103, pp.115-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental ability of bovine embryos after nuclear transfer based on the nuclear source : in vivo versus in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lebourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 42, pp.695-702</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic changes of gap junctions and cytoskeleton during in vitro culture of cattle oocyte cumulus complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sutovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fléchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Motlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 49, pp.1277-1287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear transfer in cattle : birth of cloned calves and estimation of blastomere totipotency in morulae used as a source of nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 316, pp.487-491</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on gene expression in equine blastocysts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Equine Embryo Transfer and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Pisa, Jun 2022, Pise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early mammalian embryo response to environmental changes: should we take the sex into account?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From gametes to embryo: basic research and clinical application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITMO Cell Biology, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping genetic diversity in European gene banks: preliminary results on chickens for the validation of IMAGE001 array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Weigend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’un régime maternel hypergras sur le transcriptome ovocytaire et embryonnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation périconceptionnelle par la production in vitro de l'embryon: étude de l'altération de l'expression sexe-dimorphique des gènes dans l'embryon bovin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denoës Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF-DOHaD, Nov 2021, Jouy en Josas, Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142 Nulliparity alters gene expression in inner cell mass and trophoblast of equine blastocysts in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47TH ANNUAL CONFERENCE OF THE IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, online, United States. pp.179, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv33n2Ab142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d’un environnement (pré)-diabétique sur le développement embryonnaire précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mares’ age affects embryo ICM and trophoblast RNA-seq transcriptome at about D8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Equine Embryo Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Pisa, Italy. pp.103031, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03029288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des voies fonctionnelles altérées par un régime maternal hypergras dans l’embryon pré-implantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation Scientifique du Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organisation on Animal Reproduction. FRA., Jun 2016, Tours, France. 676 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Dec 2016, Paris, France. 84 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of assisted reproductive technologies on early embryo epigenome: in vitro culture affects embryonic genome demethylation and hydroxymethylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Veniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). BEL., Oct 2015, Hersonissos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal exposure to diesel engine exhaust during pregnancy affects early embryo development in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual dimorphism starting from the blastocyst stage in response to an imbalanced maternal diet in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Whistler, British Columbia, Canada. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2013.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation and hydroxymethylation in rabbit embryos: effect of in vitro culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Negash Bedhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Maulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperlipidic hypercholesterolemic maternal died affects early embryonic gene expression and trophoblast function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone pour la Recherche et l'Education sur les Origines Développementales, Environnementales et Epigénétiques de la Santé et des Maladies (SF-DOHAD). FRA., Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of X-inactivation initiation mechanisms in mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on The Biology of Vertebrate Sex Determination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vertebrate-biosex. USA., Apr 2012, Kona, Hawai, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X chromosome inactivation a key event during early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Annual Meeting of the European Society of Human Reproduction and Embryology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Stockholm, Sweden. pp.i103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of X chromosome inactivation in rabbit and human embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. O. Ikuhiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Patrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. P. Fauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Embryo Genomics meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. Bonn, DEU., Sep 2011, Bonn, Germany. pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in maternal and paternal rabbit genomes after fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Wihelm Bernhard Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intrenational Federation for Cell Biology. USA., Aug 2011, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de la méthylation de l'ADN dans l'embryon préimplantatoire de lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Salvaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septièmes rencontres de Figeac "Les interactions acides nucléiques protéines"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Biochimie et Biologie Moléculaire (SFBBM). FRA., Sep 2011, Figeac, France. pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of DNA methylation levels in rabbit preimplantation embryos developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline C. Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud R. Fleurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Cooperation in Science and Technology (COST). Bruxelles, BEL., Sep 2011, Gijon, Spain. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses des conséquences de régimes hyperlipidiques administrés à la mère dans la période périconceptionnelle sur l'expression génique précoce de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNA methylation dynamics in rabbit zygotes developed in vivo or in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Rodrigues Reis E Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of Gemini: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication de séquences rétrovirales endogènes dans l'établissement et le maintien de la pluripotence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Evsikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Batiecoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Tours, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of X-chromosome inactivation patterns during early mammalian development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the Society for Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2009.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of a hyperlidic hypercholesterolemic diet on folliculogenesis and adipophlin expression in the preimplantation embryo in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Picone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gaël Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 2nd General Meeting GEMINI: Maternal Communication with Gametes and Embryos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sardinia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary diversity and developmental dynamics of X-chromosome inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikuhiro Okamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Society of Developmental Biologists Congress 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mod.2009.06.957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l'embryon et reprogrammation des génomes zygotiques et somatiques par le cytoplasme ovocytaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Lelievre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ozil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Beaujean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thepot Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2006 et 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear organization & gene regulation in early rabbits embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liu Zichuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan G. Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pascale M. P. Debey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Research School "Post-Genomics in Animal Science Research and Career Prospects"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabbit as a model for embryo development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Léandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Meeting on Rabbit Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Jouy en Josas, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of bovine oocytes after individual in vitro maturation, fertilization and co-culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Réunion AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro and in vivo survival of bovine IVF embryos after heat shock treatment inducing HPS 70 synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Thompson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Réunion AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Hanovre, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equine embryo size does matter!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48th Annual Conference of the International Society of Embryo Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Savannah, GA, United States. , Reproduction, Fertility and Development, 34 (1-2), pp.261, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv34n2Ab52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex-dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoës</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE 37th annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. AETE-Proceedings-2021, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimorphisme sexuel chez les blastocystes équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de la SF-DOHAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Jouy-en-Josas, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of Sex Dimorphism in bovine in vivo derived or in vitro produced preimplantation embryos.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Virtual meeting, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âge maternel modifie l'expression des gènes de l'embryon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Jouy-en-Josas, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Francophone du Diabète</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation épigénétique de l’embryon pré-implantatoire en situation diabétique : approche multi-omique chez le lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aubert-Frambourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Départment Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du gène BCAR4 dans la physiologie ovarienne chez la lapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cadoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Reprosciences 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse tridimensionnelle de la chromatine en fonction de l'expression des gènes au cours du développement preimplantatoire chez les mammifères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée d'Animation Scientifique du réseau épiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nouzilly, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de l’embryon pré-implantatoire de lapin en situation pré-diabétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Via y Rada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4.congrès SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France. , pp.120, 2018, Proceedings du 4ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCAR4 is involved in in vitro preimplantation development: investigating its role in vivo by genome efditing in rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Dalbies-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Jarrier-Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Peyny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lavillatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. 75 p., 2017, 2èmes Journées Scientifiques du GdR Repro</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of growth factor genes in &amp;lt;em&amp;gt;In Vitro&amp;lt;/em&amp;gt;-Produced blastocysts changes after uterine passage, but endometrial expression is unaffected by the presence of embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrocera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Giraud-Delville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Annual Conference of the IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Louisville, Kentucky, United States. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 28 (2), 267 p., 2016, 42nd Annual Conference of the International Embryo Transfer Society. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv28n2Ab75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 84 p., 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat maternal diet impacts the nutrient sensing signaling network in rabbit blastocyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Calderari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive effects of gestational exposure to diesel exhaust in a rabbit model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Mourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV. International Congress of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Merida, Mexico. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ireland Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Toxicology Letters, 259, pp.269, 2016, Toxicology Letters. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2016.07.100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive establishment of differential methylation on POU5F1 upstream sequence over blastocyst development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Blachère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Giardini Naxos, Italy. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 84 p., 2016, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments rétroviraux endogènes, de nouveaux marqueurs de la pluripotence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Pain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Tours, France. , 115 p., 2016, Crédits Incitatifs financés entre 2011 et 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early endometrial and embryonic transcription of tumour necrosis factor α (TNF) and its receptor TNFR2 in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Correia-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Workshop 2014, Epigenomic Toolbox: from Methods to Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Las Palmas, Spain. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COST Office European Cooperation in Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 80 p., 2014, Epigenetics and Periconception Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of pluripotency master regulators during early development of bovine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dube Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Ruffini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO workshop: Cell Biology of Early Mouse Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Cambridge, United Kingdom. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiles of pluripotency and differentiation factors in in vitro fertilized (IVF) embryos and their reprogramming in cloned embryos: a special perspective to embryonic genome activation (EGA) in bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat-Raheem D.-R. Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gall Pouget Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. General Meeting of GEMINI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Soustons, France. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GEMINI COST ACTION FA0702</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Maternal Communication with Gametes and Embryo. Proceeding of the 3rd General Meeting of GEMINI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nulliparity affects the expression of a limited number of genes and pathways in Day 8 equine embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Jaszczyszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rDNA nascent transcripts promote a unique spatial organization during mouse early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Chebrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Coura Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Letheule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects Day 8 embryo gene expression in old mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Gourtay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Margat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major transcriptomic, epigenetic and metabolic changes underly the pluripotency continuum in rabbit preimplantation embryos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Bouchereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Archilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression analysis in early embryos through reverse transcription quantitative PCR (RT-qPCR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Peynot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daulat Raheem Khan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear reprogramming: Methods and Protocols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1222 (2 ed.), </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 290 p., 2015, Methods in Molecular Biology, 978-1-4939-1593-4. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-1594-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId341"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C296C04E"/>
+    <w:nsid w:val="52445376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-peynot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-4322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111662249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621649v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-018-0909-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605108v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrocera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso-Guervos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mora" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16383" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608106v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#243;mez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. S&#225;nchez-Calabuig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.12.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635907v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia-Alvarez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2015.03.006" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634871v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.007" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640603v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Nestor Caama&#241;o" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0304" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patrat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09872" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanka" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryova" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686259v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Menck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Lobo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899946v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Menck" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bourhis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rb Lobo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693645v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dedieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701932v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Revel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706118v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourhis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703931v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sutovsky" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motlik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807023v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weigend" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019616v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004435v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ikuhiro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Patrat" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Fauque" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019121v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Okamoto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751161v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.05.035" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751862v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.957" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753748v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765343v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774582v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thompson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741276v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344310.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv28n2Ab75" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742280v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741178v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342927.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755350v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/46492.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446861v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Coura Kone" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797641v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Raheem Khan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_14" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-peynot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1126-4322" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111662249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05507735v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Muller" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bevilacqua" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jardet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouchel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04249255v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calderari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Archilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Daniel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Peynot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040174423000260" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800529v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Bouchereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Aksoy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Moulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.200538" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695686v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08593-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Chebrout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Coura Kon&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Jan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cournut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Letheule" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.258798" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Margat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gourtay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103982" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703063v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2022.103980" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Marquant-Le Guienne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Dubois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2021.672948" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288513v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Margat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourtay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02549941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Peyny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jarrier-Gaillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boulanger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Daniel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavillatte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61689-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618369v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufort" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Vitorino Carvalho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lalo&#235;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peynot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0439" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Canon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Blach&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-17-0689" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Girard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lelievre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12192-018-0909-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bonnet-Garnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Aguirre-Lavin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Tar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flores" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00412-018-0671-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608275v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tapponnier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Afanassieff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Aubry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scr.2017.09.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605108v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carrocera" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alonso-Guervos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Mora" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD16383" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02365178v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Negash Bedhane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Veniel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex020" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608106v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#243;mez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. S&#225;nchez-Calabuig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gutierrez-Ad&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.12.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533917v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ruffini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Laffont" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD15504" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia-Alvarez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique G&#243;mez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Carrocera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Perez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jri.2015.03.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634871v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gomez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Perez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2014.12.007" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640603v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Correia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Nestor Caama&#241;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen D&#237;ez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0304" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019142v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0083458" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva Reis E Silva" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line C. Bruno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Fleurot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19563" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000766v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat-Raheem D.-R. Khan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dube Dub&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall Pouget Gall" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Ruffini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034110" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.6.8.16073" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019321v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikuhiro Okamoto" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Patrat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thepot Th&#233;pot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Fauque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature09872" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019329v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picone" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.08.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0Q4L0W1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659587v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Chi Bui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Evsikov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-09-0042" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger L&#233;andri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zichuan Liu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.90310.2008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672653v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kanka" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bryova" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Oudin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676043v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette P. Reinaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tricoire" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899946v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Menck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guyader-Joly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Bourhis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rb Lobo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686259v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Menck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guyader-Joly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Lobo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dedieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chesne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sevellec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701932v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Revel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lebourhis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703931v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sutovsky" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fl&#233;chon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Motlik" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Margat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Gourtay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330599v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Duclos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Weigend" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monteagudo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808248v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04330661v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;s Olivier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153864v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daniel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaszczyszyn" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv33n2Ab142" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808220v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029288v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740895v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mourier Mourier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743432v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743745v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Maulny" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741151v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab120" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190599v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2013.06.054" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9262RZG1-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019202v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Maulny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744786v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019616v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019121v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patrat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Okamoto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ikuhiro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Patrat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Fauque" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reis E Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004436v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000902v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820969v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755963v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Rodrigues Reis E Silva" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evsikov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Batiecoro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751161v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2009.05.035" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ga&#235;l Cordier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mod.2009.06.957" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756090v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Lelievre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ozil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Beaujean" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753748v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Zichuan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan G. Lehmann" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pascale M. P. Debey" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823822v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vignal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765343v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774582v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thompson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538184v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv34n2Ab52" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04355479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desno&#235;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469695v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03367268v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03290867v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Via y Rada" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807978v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04165047v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cadoret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737528v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608768v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Dalbies-Tran" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Guitton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741276v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Giraud-Delville" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/344310.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv28n2Ab75" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368859.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533918v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/381512.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2016.07.100" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ1F4FR7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742778v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/368862.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742280v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rival" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741178v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/342927.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807826v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755350v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/46492.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446593v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Derisoud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Legendre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446861v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Coura Kone" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446577v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029654v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Aksoy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797641v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daulat Raheem Khan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/cell+biology/book/978-1-4939-1593-4" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-1594-1_14" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>