--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,174 +100,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’art de se mettre au lit : bonnes manières nocturnes dans l’Espagne du Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HispanismeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Hors-série 7, pp.172-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13hsm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages et mises en scène du voile dans La celosa de sí-misma de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812504v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03776236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espejos, Relojes, Despertadores, Menosprecios, Avisos y otros textos para no perderse: Desengaños en la España del Siglo de Oro</w:t>
               </w:r>
@@ -1023,4214 +1023,4214 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali dell'Istituto Universitario Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Sezione Romanza, XLI, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guevara o el arte de la cita deformada: un proceso de escritura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">González Martínez, Déborah; Pilar Lorenzo Gradín; Carmen de Santiago. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La trama del texto. Fuentes literarias y cultura escrita en la Edad Media y el Renacimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instituto de Estudios Medievales y Renacentistas y de Humanidades Digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-84-125391-4-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Horloge des princes, Le Réveille-matin des courtisans et autres livres horlogers en Espagne et en France aux XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Irène Salas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métaphores du livre à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Droz, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boire et manger du sang dans l’Espagne du Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Europe Méditerranéenne Occidentale des Temps Modernes (EMOTEM), 978-2-36783-241-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érudition et savoirs ordinaires dans le livre de cuisine espagnol au Siècle d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martins Azar Filho, Celso; Giocanti, Sylvia; Ottaviani, Didier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ignorance savante et savoirs ordinaires à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Constitution de la modernité, 978-2-406-14152-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lorenzo de Sepúlveda, Comedia de Sepúlveda, Prologue (Manuscrit, vers 1565-1566) » (transcription et éd. critique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Vuillermoz; Anne Cayuela; Christophe Couderc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les idées du théâtre. Paratextes français, italiens et espagnols des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-600-05919-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listes féminines au Siècle d’Or: les recetarios face aux livres de cuisine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Biaggini, Olivier; Guérin, philippe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre les choses et les mots. Usages et prestiges des listes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-37906-024-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visages secrets, voiles féminins dans l’Espagne du Siècle d’Or (León Pinelo, 1641)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Zuili; Dardo Scavino. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Variations sur le secret dans le monde hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Variations sur le secret dans le monde hispanophone, 9782745350633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalités alimentaires à l’époque moderne en Espagne, la fabrique d’un présent contrôlé et retenu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crémoux, Françoise; Fournel, Jean-Louis; Lucas Fiorato, Corinne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le présent fabriqué (Espagne/Italie - XVe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2019, Le présent fabriqué dans l’Espagne et l’Italie des XVe-XVII siècles, 978-2-406-08507-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08509-6.p.0223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles). Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.7-8, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/IKUL4179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reorganização dos saberes e nova sociabilidade no Renascimento : o caso da literatura culinária espanhola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Celso Martins Azar; Didier Ottaviani; Pedro Süssekind. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arte, ciências e filosofia no Renascimento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Castro Editora Ltda, 2018, O Livro Científico no Renascimento, 978-85-421-0650-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’or potable dans les textes espagnols du Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé; Pierre Civil; Philippe Rabaté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Or, trésor, dette. Les valeurs dans l'Espagne des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Orbis Tertius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Or, trésor, dette. Les valeurs dans l’Espagne des XVIe et XVIIe siècles, 9782367830933</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comer en Nápoles en tiempos de Pedro de Toledo: recreaciones literarias españolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Encarnación Sánchez García. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rinascimento meridionale. Napoli e il viceré Pedro de Toledo (1532-1553)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tullio Pironti Editore, 2016, 978-88-7937-719-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littérature, mythe et histoire: les Amazones de Tirso de Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Enrique Duarte, Isabel Ibañez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El hombre histórico y su puesta en discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Estudios Auriseculares/Institute of Golden Age Studies, 2015, 978-1-938795-07-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesa, la cocina y la mujer: representaciones literarias en la España del siglo XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Encarnación Medina Arjona, Paz Gómez Moreno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Escritura y vida cotidiana de las mujeres de los Siglo de Oro (Contexto mediterráneo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ediciones Alfar, 2015, 978-84-7898-627-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traduire les titres : enjeux et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Gillard, H. Ponnau-Ravololonirina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduction – trahison. La traduction en contextes multilingues et multiculturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Réunion/Epica Editions, 2014, 978-2-905861-24-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinconete y Cortadillo, leer y ser leído, y sin peligro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge R. G. Sagastune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las novelas ejemplares cuatrocientos años después</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones Fundación Málaga, 2014, 978-84-6169-111-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Église diabolique et ses ministres, les connaître et les combattre selon Martín de Castañega (Tratado de las supersticiones y hechicerías y de la posibilidad y remedio dellas, 1529)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hélène Tropé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S’opposer dans l’Espagne des XVIe et XVIIe siècles. Perspectives historiques et représentations culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2014, 978-2-87854-630-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crítica del poder como respaldo del poder: reflexión sobre el Menosprecio de corte… de Antonio de Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jesús M. Usunáriz, Edwin Williamson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La autoridad política y el poder de las letras en el Siglo de Oro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, editorial Iberoamericana-Vervuert, 2013, colección Biblioteca Áurea Hispánica n°93, 9788484897828</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nombrar y cocinar en el Quijote: segundones bautizados en la cocina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Stoopen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Segundones en el Quijote : de personajes, invenciones y otras minucias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, 2013, 978-607-02-4307-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vagabonds modernes et policés au XVIe siècle espagnol: Le réveille-matin des courtisans, d’Antonio de Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Desvois et Morag J. Munro-Landi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le vagabond en Occident du Moyen-Âge au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 vol., L’Harmattan, 2012, 9782296991545 / 9782296991538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin-poison dans la littérature espagnole du Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Voinier, Guillaume Winter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poison(s) et antidote(s) dans les écrits de l’Europe des XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de l’Artois, 2011, 978-2-84832-136-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Aristocloche : contre-chant quichottesque dans le Paris des années 60</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Laurent Savouret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polar. En quête de… l’Autre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Université de Savoie, 2011, 978-2-915797-75-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mesa y el alimento: espacios de sociabilidad alimenticios en el Quijote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge Chen Sham. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los espacios de sociabilidad en la narrativa cervantina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editrorial Arlekín / Université Sorbonne Nouvelle / Crillash, 2011, 9789968474078</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso de Ulloa, un éloge hispano-italien de Charles Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boillet Danièle; Grassi Liliana. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forme e Occasioni dell’Encomio tra Cinque e Seicento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pazini Fazzi, 2011, 978-88-6550-086-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déjese ya de tener pendencia con la nieve...&amp;quot; : un tratado sobre la nieve en la España del siglo XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Peyrebonne, Pauline Renoux-Caron. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie (XVe-XVIIe siècles) : savoirs et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne-Nouvelle, 2011, 9782878545463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouches célestinesques : “una co... ¡o mal bocabro!, una comer, o cometa...comedia…”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nelly Labère. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Être à table au Moyen-Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, 2010, Collection de la Casa de Velázquez, volume 115, 978-84-96820-49-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Segunda parte del Lazarillo, réécriture aquatique d’un manuel du courtisan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’imaginaire des espaces aquatiques en Espagne et au Portugal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-87854-441-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femme fardée/ femme monstrueuse au Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francis Desvois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le monstre (Espagne et Amérique latine)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, 2009, 978-2-296-094999-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El paratexto en los libros de cocina en la España del siglo XVI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Soledad Arredondo, Pierre Civil, Michel Moner </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paratextos en la literatura española (siglos XV-XVIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Casa de Velázquez, 2009, 978-84-96820-32-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art culinaire en Espagne au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Fraile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les arts dans le monde hispanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l’Université d’Angers, 2007, 978-2-915751612-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’aliment comme marqueur de l’altérité dans le Quichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Meunier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La représentation de l’Autre dans le Don Quichotte de Cervantès</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, 2007, 978-2-86272-437-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trahir à gauche. Le gaucher, archétype du félon dans la littérature espagnole du Siècle d’Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Jacques Pollet, Jacques Sys. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les représentations de la trahison dans l’imaginaire des lettres européennes et des cultures occidentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presse Université, 2007, 978-2-84832-074-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Espagne aux confins de l’Occident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Rosaye, Charles Coutel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sens de l’Occident</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-84832-050-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entre-deux américain, le cas de Amazonas en las Indias de Tirso de Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Melrose, Cécile Bertin-Elisabeth, Corinne Mencé-Caster. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’entre-deux : entre hispanité et américanité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manuscrit-Université, 2005, 2-7481-5432-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vraisemblance, invraisemblance, ressemblance dans Don Gil de las calzas verdes de Tirso de Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabel Ibáñez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Similitud y verosimilitud en el teatro del Siglo de Oro / Vraisemblance et ressemblance dans le théâtre du Siècle d’Or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Universidad de Navarra, 2005, 84-313-2298-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrire l’ivresse en Espagne au siècle d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Peyrebonne, Hélène Barrière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’ivresse dans tous ses états en littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2-84832-016-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Los de las galeras” en el Arte de marear de Antonio de Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Gracia Profeti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo sguardo sull’altro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alinea Editrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 88-8125-711-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en scène le pain eucharistique dans l'Espagne du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuel Godo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures, rites et liturgies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2-911416-68-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vin et l'eau dans l'Espagne du Siècle d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture, pouvoir et société en Espagne aux XVIe et XVIIe siècles. Hommage du CRES à Augustin Redondo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne / Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 2-87854-244-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps et le sang du Christ : l'Eucharistie en Espagne au siècle d'Or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise Heitz, Annick Johnson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les figures du Christ dans l'art, l'histoire et la littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2001, 2-7475-1882-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01396011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El escrito o el festín de las palabras en el Renacimiento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Redondo, Pedro Manuel Cátedra. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'écrit dans l'Espagne su Siècle d'Or, pratiques et représentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne ; Universidad de Salamanca,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Travaux du Centre de recherche sur l'Espagne des XVIe et XVIIe siècles, 2-85944-365-7 (Paris) - 84-7481-928-8 (Salamanca)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La table, lieu de formation de l'enfant au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Augustin Redondo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La formation de l'enfant en Espagne aux XVIe et XVIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de la Sorbonne / Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Travaux du Centre de recherche sur l'Espagne des XVIe et XVIIe siècles, 2-87854-148-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Manger pour soi, manger pour l’autre : représentations de la table espagnole du Siècle d’or »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"A la table de l'intime: scénographies de l'hospitalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche interdisciplinaire "Intime", laboratoire TIL, Université de Bourgogne, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensar el alimento, el caso costarricense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'autre Caraïbe perspectives de recherche depuis la Sorbonne Nouvelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alejandro Gomez Pernia; Elodie Blestel; Didier Aubert; Nathalie Peyrebonne, Jun 2024, Paris Sorbonne Nouvelle, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Productos de América : un tratado de León Pinelo sobre el chocolate [1636] »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornadas de Investigación del Centro de Investigaciones históricas de América Central (CIHAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Costa Rica, Nov 2023, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XVIe siècle : naissance du théâtre espagnol et installation sur scène du motif alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième Convention Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA), May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses olfactives dans le Don Quichotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01919086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La chair, la viande à table : typologie, discours, constructions imaginaires dans l’Espagne du Siècle d’Or »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chair et bonne chère à la Renaissance, « Les 6e rencontres de Bournazel, colloque international organisé le 23 septembre 2017 par l’Université Montpellier 3 et le château de Bournazel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bournazel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de conscience, le chocolat : sur le traité de León Pinelo, Cuestión moral, si el chocolate quebranta el ayuno eclesiástico [1636]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la “boisson des dieux” aux Salons du chocolat : variations sur le cacao américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Catherine Heymann, Nikita Harwich, Jun 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cuisinier en Espagne au Siècle d’Or, représentations littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métiers et alimentation à l’époque moderne (France, Espagne, Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Peyrebonne, Corinne Fiorato, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ivresse dans l’Espagne du Siècle d’Or : définition, effets et traitements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alcool et société. L’ivresse, entre le bien et le mal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matthieu LECOUTRE Apr 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradis alimentaires : variations espagnoles autour du Pays de Cocagne (XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’excès alimentaire dans la littérature comique du XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matthieu Lecoutre, Goulven Oiry, Carole Primot, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le banquet dans la littérature espagnole des XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les festins et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amos Fergombe, Dec 2008, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lazarillo et le rire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le rire, ses formes et ses fonctions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Venko Kanev, Daniel Vives, José Vicente Lozano, Feb 2007, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396576v1</w:t>
-              </w:r>
-[...3302 lines deleted...]
-                <w:t xml:space="preserve">halshs-01395863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5405,50 +5405,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d’or,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 2021, 10 2379060703</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au Siècle d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5480,674 +5783,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tropé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, “Monde hispanophone / travaux du CRES”, 978-2379060700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Paloma Bravo</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...27 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 35, 330 p., 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/XAVA2592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las bizarrías de Belisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clásicos Hispánicos Edobne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, 2013, Pablo Jauralde Pou, B00WOS4HGY</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 2021, 10 2379060703</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coups d'éclats de Belisa, Lope de Vega (Las bizarrías de Belisa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Carlos Garrot Zambrana. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d’études Supérieures de la Renaissance Université François-Rabelais de Tours, CNRS/UMR 7323</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Las bizarrías de Belisa / Les coups d’éclats de Belisa, 2012, Traductions introuvables, Philippe Vendrix, ISSN - 1760-4745</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...85 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Guevara, Du mespris de la court et de la louange de la vie rustique, édition bilingue critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Textes de la Renaissance, 978-2-8124-0774-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395852v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01395728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie. Savoirs et représentations (XVIe – XVIIe siècles)</w:t>
               </w:r>
@@ -6504,260 +6504,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les métiers de bouche à l’époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métiers de bouche à l’époque moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes/Presses Universitaires François-Rabelais de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-7535-7584-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01951480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVIe-XVIIe siècles), actes du colloque international V. L. Saulnier des 24 et 25 mars 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarrête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers V.L.Saulnier (35), Sorbonne Université Presses, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04469483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Paris, France. </w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mépris de la cour. La littérature anti-aulique en Europe (XVIe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes/Presses Universitaires François-Rabelais de Tours</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarrête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mépris de la cour : L’inspiration anti-aulique en Europe (XVIe – XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6904,51 +6904,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie (XVe-XVIIe siècles) : savoirs et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles, 978-2-87854-546-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7214,51 +7214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776236v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hsm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12joo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021a/art5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081524ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622563v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919086v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398752v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398747v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398590v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396576v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776240v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-semyr.es/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04139295v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418794v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/entre-les-choses-et-les-mots-usages-et-prestiges-des-listes-422675.kjsp?RH=1207746285942" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398715v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0223" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IKUL4179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398759v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398197v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398194v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396690v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396686v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396581v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396631v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396648v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396659v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1564" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396053v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396068v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396056v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396059v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396017v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altralineaedizioni.it/catalogo-alinea-editrice/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395895v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396011v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XAVA2592" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clasicoshispanicos.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesr.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-metiers-de-bouche/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-mepris-de-la-cour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hsm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12joo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021a/art5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081524ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-semyr.es/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04139295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/entre-les-choses-et-les-mots-usages-et-prestiges-des-listes-422675.kjsp?RH=1207746285942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IKUL4179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altralineaedizioni.it/catalogo-alinea-editrice/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XAVA2592" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clasicoshispanicos.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesr.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-metiers-de-bouche/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-mepris-de-la-cour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>