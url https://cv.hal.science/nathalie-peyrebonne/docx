--- v1 (2026-04-08)
+++ v2 (2026-05-18)
@@ -66,1001 +66,1930 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire le Don Quichotte : pratiques minoritaires de résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Résister, réinviter, transformer : minorités en contextes ibériques et latino-américains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elodie Blestel; Fernando Curopos, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Manger pour soi, manger pour l’autre : représentations de la table espagnole du Siècle d’or »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"A la table de l'intime: scénographies de l'hospitalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de recherche interdisciplinaire "Intime", laboratoire TIL, Université de Bourgogne, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensar el alimento, el caso costarricense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'autre Caraïbe perspectives de recherche depuis la Sorbonne Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alejandro Gomez Pernia; Elodie Blestel; Didier Aubert; Nathalie Peyrebonne, Jun 2024, Paris Sorbonne Nouvelle, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Productos de América : un tratado de León Pinelo sobre el chocolate [1636] »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jornadas de Investigación del Centro de Investigaciones históricas de América Central (CIHAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de Costa Rica, Nov 2023, San José, Costa Rica</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">XVIe siècle : naissance du théâtre espagnol et installation sur scène du motif alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième Convention Internationale d’Histoire et des Cultures de l’Alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Institut Européen d’Histoire et des Cultures de l’Alimentation (IEHCA), May 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03252916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphoses olfactives dans le Don Quichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées en Espagne, France, Italie (XVe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01919086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La chair, la viande à table : typologie, discours, constructions imaginaires dans l’Espagne du Siècle d’Or »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chair et bonne chère à la Renaissance, « Les 6e rencontres de Bournazel, colloque international organisé le 23 septembre 2017 par l’Université Montpellier 3 et le château de Bournazel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bournazel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cas de conscience, le chocolat : sur le traité de León Pinelo, Cuestión moral, si el chocolate quebranta el ayuno eclesiástico [1636]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la “boisson des dieux” aux Salons du chocolat : variations sur le cacao américain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Catherine Heymann, Nikita Harwich, Jun 2016, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cuisinier en Espagne au Siècle d’Or, représentations littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métiers et alimentation à l’époque moderne (France, Espagne, Italie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Peyrebonne, Corinne Fiorato, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ivresse dans l’Espagne du Siècle d’Or : définition, effets et traitements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alcool et société. L’ivresse, entre le bien et le mal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu LECOUTRE Apr 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paradis alimentaires : variations espagnoles autour du Pays de Cocagne (XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’excès alimentaire dans la littérature comique du XVIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Lecoutre, Goulven Oiry, Carole Primot, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le banquet dans la littérature espagnole des XVIe et XVIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les festins et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amos Fergombe, Dec 2008, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lazarillo et le rire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rire, ses formes et ses fonctions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Venko Kanev, Daniel Vives, José Vicente Lozano, Feb 2007, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’art de se mettre au lit : bonnes manières nocturnes dans l’Espagne du Siècle d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HispanismeS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Hors-série 7, pp.172-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13hsm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages et mises en scène du voile dans La celosa de sí-misma de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 415</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espejos, Relojes, Despertadores, Menosprecios, Avisos y otros textos para no perderse: Desengaños en la España del Siglo de Oro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, El desengaño (siglos XVI-XVII) / Structures corporatistes dans la Monarchie Hispanique (XVIe-XVIIe siècles), 49, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12joo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Allá van leyes do quieren reyes (Guillén de Castro): poder absoluto y desengaño »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Droit, politique et littérature dans l'Espagne du Siècle d'Or, 38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/e-spania.38722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la distinction : le rôle de l'alimentation. Le traité de González de Salcedo, Pedro, &amp;quot;Nutrición real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conceφtos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.70-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46608/conceptos2021a/art5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mets et des mots : nommer les mets dans la littérature du XVIe siècle espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topiques, études satoriennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le manger et le bore dans la fiction narrative, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1081524ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire le manque et l’abondance : le repas dans la littérature espagnole (XVIe et XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Sociopoétique du repas, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01957263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la traduction fictive à la traduction transgressive : l’exemple du don Quichotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alizés : Revue angliciste de La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Traduction-Edition, 40, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le portrait. Champ d'expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44, pp.186-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En torno a la faldriquera: vestidos, cortes y recortes en Rinconete y Cortadillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caracol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (n°6), pp.122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité perdue puis retrouvée, ou le passage par l’altérité : la peste à Valence au XVIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Líneas : Revue Interdisciplinaire d'Études Hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Pouvoirs et écritures l’Autre en question dans l’ère hispanique - XVe-XVIIIe siècles, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistances Quichottesques aux XX e et XXI e Siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pandora : Revue d'études hispaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, « Résistances », n°8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manger et le boire dans le Libro de la vida de sainte Thérèse d'Avila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali dell'Istituto Universitario Orientale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Sezione Romanza, XLI, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1070,5423 +1999,4563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guevara o el arte de la cita deformada: un proceso de escritura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">González Martínez, Déborah; Pilar Lorenzo Gradín; Carmen de Santiago. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La trama del texto. Fuentes literarias y cultura escrita en la Edad Media y el Renacimiento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instituto de Estudios Medievales y Renacentistas y de Humanidades Digitales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-84-125391-4-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Horloge des princes, Le Réveille-matin des courtisans et autres livres horlogers en Espagne et en France aux XVIe et XVIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irène Salas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métaphores du livre à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Droz, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boire et manger du sang dans l’Espagne du Siècle d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures du sang dans l’Europe moderne : symboles, sciences, sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Europe Méditerranéenne Occidentale des Temps Modernes (EMOTEM), 978-2-36783-241-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érudition et savoirs ordinaires dans le livre de cuisine espagnol au Siècle d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martins Azar Filho, Celso; Giocanti, Sylvia; Ottaviani, Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ignorance savante et savoirs ordinaires à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Constitution de la modernité, 978-2-406-14152-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Lorenzo de Sepúlveda, Comedia de Sepúlveda, Prologue (Manuscrit, vers 1565-1566) » (transcription et éd. critique)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Vuillermoz; Anne Cayuela; Christophe Couderc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les idées du théâtre. Paratextes français, italiens et espagnols des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-600-05919-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listes féminines au Siècle d’Or: les recetarios face aux livres de cuisine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biaggini, Olivier; Guérin, philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre les choses et les mots. Usages et prestiges des listes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-37906-024-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visages secrets, voiles féminins dans l’Espagne du Siècle d’Or (León Pinelo, 1641)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Zuili; Dardo Scavino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variations sur le secret dans le monde hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Variations sur le secret dans le monde hispanophone, 9782745350633</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités alimentaires à l’époque moderne en Espagne, la fabrique d’un présent contrôlé et retenu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Crémoux, Françoise; Fournel, Jean-Louis; Lucas Fiorato, Corinne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le présent fabriqué (Espagne/Italie - XVe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2019, Le présent fabriqué dans l’Espagne et l’Italie des XVe-XVII siècles, 978-2-406-08507-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08509-6.p.0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles). Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 35, Sorbonne Université Presses, pp.7-8, 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.70551/IKUL4179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reorganização dos saberes e nova sociabilidade no Renascimento : o caso da literatura culinária espanhola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Celso Martins Azar; Didier Ottaviani; Pedro Süssekind. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arte, ciências e filosofia no Renascimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Castro Editora Ltda, 2018, O Livro Científico no Renascimento, 978-85-421-0650-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’or potable dans les textes espagnols du Siècle d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Tropé; Pierre Civil; Philippe Rabaté. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Or, trésor, dette. Les valeurs dans l'Espagne des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Orbis Tertius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Or, trésor, dette. Les valeurs dans l’Espagne des XVIe et XVIIe siècles, 9782367830933</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comer en Nápoles en tiempos de Pedro de Toledo: recreaciones literarias españolas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Encarnación Sánchez García. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rinascimento meridionale. Napoli e il viceré Pedro de Toledo (1532-1553)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tullio Pironti Editore, 2016, 978-88-7937-719-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature, mythe et histoire: les Amazones de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Enrique Duarte, Isabel Ibañez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El hombre histórico y su puesta en discurso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudios Auriseculares/Institute of Golden Age Studies, 2015, 978-1-938795-07-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesa, la cocina y la mujer: representaciones literarias en la España del siglo XVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Encarnación Medina Arjona, Paz Gómez Moreno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escritura y vida cotidiana de las mujeres de los Siglo de Oro (Contexto mediterráneo)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ediciones Alfar, 2015, 978-84-7898-627-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinconete y Cortadillo, leer y ser leído, y sin peligro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jorge R. G. Sagastune. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las novelas ejemplares cuatrocientos años después</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publicaciones Fundación Málaga, 2014, 978-84-6169-111-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01398705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduire les titres : enjeux et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Gillard, H. Ponnau-Ravololonirina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduction – trahison. La traduction en contextes multilingues et multiculturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion/Epica Editions, 2014, 978-2-905861-24-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01398707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Église diabolique et ses ministres, les connaître et les combattre selon Martín de Castañega (Tratado de las supersticiones y hechicerías y de la posibilidad y remedio dellas, 1529)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Tropé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S’opposer dans l’Espagne des XVIe et XVIIe siècles. Perspectives historiques et représentations culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 2014, 978-2-87854-630-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crítica del poder como respaldo del poder: reflexión sobre el Menosprecio de corte… de Antonio de Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jesús M. Usunáriz, Edwin Williamson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La autoridad política y el poder de las letras en el Siglo de Oro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, editorial Iberoamericana-Vervuert, 2013, colección Biblioteca Áurea Hispánica n°93, 9788484897828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nombrar y cocinar en el Quijote: segundones bautizados en la cocina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Stoopen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Segundones en el Quijote : de personajes, invenciones y otras minucias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Nacional Autónoma de México, 2013, 978-607-02-4307-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vagabonds modernes et policés au XVIe siècle espagnol: Le réveille-matin des courtisans, d’Antonio de Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Desvois et Morag J. Munro-Landi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le vagabond en Occident du Moyen-Âge au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 vol., L’Harmattan, 2012, 9782296991545 / 9782296991538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin-poison dans la littérature espagnole du Siècle d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Voinier, Guillaume Winter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poison(s) et antidote(s) dans les écrits de l’Europe des XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de l’Artois, 2011, 978-2-84832-136-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Aristocloche : contre-chant quichottesque dans le Paris des années 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Laurent Savouret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polar. En quête de… l’Autre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’Université de Savoie, 2011, 978-2-915797-75-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mesa y el alimento: espacios de sociabilidad alimenticios en el Quijote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jorge Chen Sham. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los espacios de sociabilidad en la narrativa cervantina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editrorial Arlekín / Université Sorbonne Nouvelle / Crillash, 2011, 9789968474078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfonso de Ulloa, un éloge hispano-italien de Charles Quint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boillet Danièle; Grassi Liliana. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forme e Occasioni dell’Encomio tra Cinque e Seicento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pazini Fazzi, 2011, 978-88-6550-086-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déjese ya de tener pendencia con la nieve...&amp;quot; : un tratado sobre la nieve en la España del siglo XVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrebonne, Pauline Renoux-Caron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie (XVe-XVIIe siècles) : savoirs et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne-Nouvelle, 2011, 9782878545463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouches célestinesques : “una co... ¡o mal bocabro!, una comer, o cometa...comedia…”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nelly Labère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être à table au Moyen-Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, 2010, Collection de la Casa de Velázquez, volume 115, 978-84-96820-49-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.1564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Segunda parte del Lazarillo, réécriture aquatique d’un manuel du courtisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’imaginaire des espaces aquatiques en Espagne et au Portugal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 978-2-87854-441-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femme fardée/ femme monstrueuse au Siècle d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francis Desvois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monstre (Espagne et Amérique latine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, 2009, 978-2-296-094999-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El paratexto en los libros de cocina en la España del siglo XVI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Soledad Arredondo, Pierre Civil, Michel Moner </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paratextos en la literatura española (siglos XV-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa de Velázquez, 2009, 978-84-96820-32-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art culinaire en Espagne au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoine Fraile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les arts dans le monde hispanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université d’Angers, 2007, 978-2-915751612-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aliment comme marqueur de l’altérité dans le Quichotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Meunier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La représentation de l’Autre dans le Don Quichotte de Cervantès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, 2007, 978-2-86272-437-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trahir à gauche. Le gaucher, archétype du félon dans la littérature espagnole du Siècle d’Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Jacques Pollet, Jacques Sys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations de la trahison dans l’imaginaire des lettres européennes et des cultures occidentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presse Université, 2007, 978-2-84832-074-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Espagne aux confins de l’Occident</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Rosaye, Charles Coutel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sens de l’Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2-84832-050-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entre-deux américain, le cas de Amazonas en las Indias de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maurice Melrose, Cécile Bertin-Elisabeth, Corinne Mencé-Caster. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’entre-deux : entre hispanité et américanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manuscrit-Université, 2005, 2-7481-5432-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vraisemblance, invraisemblance, ressemblance dans Don Gil de las calzas verdes de Tirso de Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabel Ibáñez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Similitud y verosimilitud en el teatro del Siglo de Oro / Vraisemblance et ressemblance dans le théâtre du Siècle d’Or</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad de Navarra, 2005, 84-313-2298-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’ivresse en Espagne au siècle d’or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Peyrebonne, Hélène Barrière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ivresse dans tous ses états en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 2-84832-016-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Los de las galeras” en el Arte de marear de Antonio de Guevara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Gracia Profeti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lo sguardo sull’altro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alinea Editrice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 88-8125-711-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en scène le pain eucharistique dans l'Espagne du XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Godo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures, rites et liturgies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2-911416-68-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vin et l'eau dans l'Espagne du Siècle d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écriture, pouvoir et société en Espagne aux XVIe et XVIIe siècles. Hommage du CRES à Augustin Redondo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne / Presses de la Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 2-87854-244-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps et le sang du Christ : l'Eucharistie en Espagne au siècle d'Or</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Heitz, Annick Johnson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les figures du Christ dans l'art, l'histoire et la littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2001, 2-7475-1882-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01396011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El escrito o el festín de las palabras en el Renacimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Redondo, Pedro Manuel Cátedra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'écrit dans l'Espagne su Siècle d'Or, pratiques et représentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne ; Universidad de Salamanca,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Travaux du Centre de recherche sur l'Espagne des XVIe et XVIIe siècles, 2-85944-365-7 (Paris) - 84-7481-928-8 (Salamanca)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La table, lieu de formation de l'enfant au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Augustin Redondo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La formation de l'enfant en Espagne aux XVIe et XVIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de la Sorbonne / Presses de la Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Travaux du Centre de recherche sur l'Espagne des XVIe et XVIIe siècles, 2-87854-148-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395863v1</w:t>
-              </w:r>
-[...858 lines deleted...]
-                <w:t xml:space="preserve">hal-01396576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l'esprit vient à manquer : la bêtise: France, Italie, Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2024, Littérature française et comparée, 978-2379061134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04563773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Métamorphoses et mutations dans la littérature, les arts et l’histoire des idées. Espagne, France, Italie (XVIe-XVIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Peyrebonne; Pierre Civil; Roberto Mondola; Encarnación Sánchez García. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782745357182</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d'or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guérin</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2024, Littérature française et comparée, 978-2379061134</w:t>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782745357182</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au siècle d’or,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 2021, 10 2379060703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes en mouvement. Transmettre, échanger, collectionner au Siècle d’or</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tropé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, “Monde hispanophone / travaux du CRES”, 978-2379060700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mépris de la cour : la littérature anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 35, 330 p., 2018, Cahiers V. L. Saulnier, 979-10-231-0590-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/XAVA2592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las bizarrías de Belisa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clásicos Hispánicos Edobne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, 2013, Pablo Jauralde Pou, B00WOS4HGY</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les coups d'éclats de Belisa, Lope de Vega (Las bizarrías de Belisa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan Carlos Garrot Zambrana. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Centre d’études Supérieures de la Renaissance Université François-Rabelais de Tours, CNRS/UMR 7323</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Las bizarrías de Belisa / Les coups d’éclats de Belisa, 2012, Traductions introuvables, Philippe Vendrix, ISSN - 1760-4745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Guevara, Du mespris de la court et de la louange de la vie rustique, édition bilingue critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Textes de la Renaissance, 978-2-8124-0774-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie. Savoirs et représentations (XVIe – XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Tropé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+                <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne-Nouvelle, 2011, Travaux du CRES, 978-2-87854-546-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Paloma Bravo</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie. Savoirs et représentations (XVIe – XVIIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2011, 287854546X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses de La Sorbonne Nouvelle, 2021, 10 2379060703</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto de Nola, Le livre de cuisine, traduction du texte espagnol et édition critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2011, Textes de la Renaissance, 978-2-8124-0302-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2021, “Monde hispanophone / travaux du CRES”, 978-2379060700</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Guevara, Le réveille-matin des courtisans ou Moyens légitimes pour parvenir à la faveur et pour s'y maintenir, éd. bilingue critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Textes de la Renaissance, Mercedes Blanco, 2-7453-0137-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...92 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01395844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La table et les aliments dans les dialogues et le théâtre du XVIe siècle espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaire du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Thèse à la carte, 2-284-00762-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...537 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6496,578 +6565,578 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVIe-XVIIe siècles), actes du colloque international V. L. Saulnier des 24 et 25 mars 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarrête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mépris de la cour : l’inspiration anti-aulique en Europe (XVIe-XVIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers V.L.Saulnier (35), Sorbonne Université Presses, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04469483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métiers de bouche à l’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métiers de bouche à l’époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes/Presses Universitaires François-Rabelais de Tours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-7535-7584-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01951480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mépris de la cour. La littérature anti-aulique en Europe (XVIe-XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bichard Thomine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarrête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mépris de la cour : L’inspiration anti-aulique en Europe (XVIe – XVIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 979-10-231-0590-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’Université Paris-Sorbonne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01951506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mépris de la cour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peyrebonne, Nathalie; Tarrête, Alexandre; Thomine, Marie-Claire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mépris de la cour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. Cahiers Saulniers, Presses Université Paris Sorbonne, 2017, 102310590X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie (XVe-XVIIe siècles) : savoirs et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Renoux-Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le milieu naturel en Espagne et en Italie (XVe-XVIIe siècles) : savoirs et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Travaux du Centre de Recherche sur l'Espagne des XVIe et XVIIe siècles, 978-2-87854-546-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ivresse dans tous ses états en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Peyrebonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ivresse dans tous ses états en littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2001, Arras, France. , 2004, 2-84832-016-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01395890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId131"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7214,51 +7283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hsm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812504v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749440v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12joo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38722" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509284v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021a/art5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081524ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957263v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398733v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752162v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396664v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396619v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395891v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-semyr.es/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04139295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418794v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/entre-les-choses-et-les-mots-usages-et-prestiges-des-listes-422675.kjsp?RH=1207746285942" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398607v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398715v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IKUL4179" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398721v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398728v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398194v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396666v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396686v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396581v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396631v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396648v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1564" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396053v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396608v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396068v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396064v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396062v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396056v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396059v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396020v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396017v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altralineaedizioni.it/catalogo-alinea-editrice/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395895v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395866v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581477v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579004v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252916v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592767v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398752v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398747v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398741v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396634v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396576v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154317v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XAVA2592" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395859v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clasicoshispanicos.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesr.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395852v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395838v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951480v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-metiers-de-bouche/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469483v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951506v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-mepris-de-la-cour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395850v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395890v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605783v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Peyrebonne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581477v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622563v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579004v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252916v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01919086v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592767v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398752v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398747v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396634v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396576v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hsm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12joo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.38722" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509284v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/conceptos2021a/art5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1081524ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396619v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.la-semyr.es/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04139295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Thomine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsorbistertius.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418794v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396693v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/entre-les-choses-et-les-mots-usages-et-prestiges-des-listes-422675.kjsp?RH=1207746285942" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398607v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398715v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08509-6.p.0223" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05048055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IKUL4179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398759v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editionsorbistertius.fr/librairie/fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398197v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398194v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398705v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396690v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396666v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396686v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396674v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396581v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396597v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396637v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1564" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396064v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396056v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396059v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://altralineaedizioni.it/catalogo-alinea-editrice/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396013v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395895v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01396011v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395866v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395863v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Bravo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;rin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03556789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12642-book-08535718-9782745357182.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357439v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Renoux-Caron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Trop&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550418v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303821v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05154317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/XAVA2592" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clasicoshispanicos.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395728v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cesr.univ-tours.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04642377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395838v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04469483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bichard Thomine" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/les-metiers-de-bouche/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01951506v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-mepris-de-la-cour" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829104v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395850v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395890v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barri&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>