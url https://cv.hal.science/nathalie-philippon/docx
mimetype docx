--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A copula-based approach for assessing flood protection overtopping associated with a seasonal flood forecast in Niamey, West Africa</w:t>
+                <w:t xml:space="preserve">Late Holocene forest contraction and fragmentation in central Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdouramane Gado Djibo</w:t>
+                <w:t xml:space="preserve">Maley Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ousmane Seidou</w:t>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadiza Moussa Saley</w:t>
+                <w:t xml:space="preserve">Pierre Giresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ketvara Sittichok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (3), pp.1-22. </w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (01), pp.43-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/JGEESI/2018/41773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/qua.2017.97⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110902v1</w:t>
+                <w:t xml:space="preserve">hal-02087111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene forest contraction and fragmentation in central Africa</w:t>
+                <w:t xml:space="preserve">A copula-based approach for assessing flood protection overtopping associated with a seasonal flood forecast in Niamey, West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maley Jean</w:t>
+                <w:t xml:space="preserve">Abdouramane Gado Djibo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Doumenge</w:t>
+                <w:t xml:space="preserve">Ousmane Seidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Giresse</w:t>
+                <w:t xml:space="preserve">Hadiza Moussa Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Mahe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+                <w:t xml:space="preserve">Ketvara Sittichok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (01), pp.43-59. </w:t>
+              <w:t xml:space="preserve">Journal of Geography, Environment and Earth Science International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (3), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2017.97⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/JGEESI/2018/41773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087111v1</w:t>
+                <w:t xml:space="preserve">hal-02110902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major role of water bodies on diurnal precipitation regimes in Eastern Africa.</w:t>
               </w:r>
@@ -1306,408 +1306,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01165680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurement of Dynamic Forces Generated during Short-Duration Contacts: Application to Blade-Casing Interactions in Aircraft Engines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing and patterns of the ENSO signal in Africa over the last 30 years: insights from normalized difference vegetation index data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Cuny</w:t>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Philippon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Garcin</w:t>
+                <w:t xml:space="preserve">M.T. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-013-9780-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (7), pp.2509-2532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-13-00365.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01430522v1</w:t>
+                <w:t xml:space="preserve">hal-00987170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and patterns of the ENSO signal in Africa over the last 30 years: insights from normalized difference vegetation index data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic gradients along the windward slopes of Mount Kenya and their implication for crop risks. Part 1: climate variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boyard-Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-13-00365.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (7), pp.2136-2152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.3427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987170v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00693335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic gradients along the windward slopes of Mount Kenya and their implication for crop risks. Part 1: climate variability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Measurement of Dynamic Forces Generated during Short-Duration Contacts: Application to Blade-Casing Interactions in Aircraft Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (7), pp.2136-2152. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54, pp.101 - 114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/joc.3427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-013-9780-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00693335v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01430522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale rainy season onset detection: a new approach based on multivariate analysis.</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-month memory effects on early summer vegetative activity in semi-arid South Africa and their spatial heterogeneity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2067,602 +2067,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early warning systems for food security in West Africa : evolution, achievements and challenges</w:t>
+                <w:t xml:space="preserve">New Perspectives on Land-Atmosphere Feedbacks from the African Monsoon Multidisciplinary Analysis (AMMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Genesio</w:t>
+                <w:t xml:space="preserve">Christopher M. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Baron</w:t>
+                <w:t xml:space="preserve">Douglas J. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Diarra</w:t>
+                <w:t xml:space="preserve">Norbert Kalthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Di Vecchia</w:t>
+                <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12 (1), pp.142-148. </w:t>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.38-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asl.332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asl.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109974v1</w:t>
+                <w:t xml:space="preserve">hal-00546971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on Land-Atmosphere Feedbacks from the African Monsoon Multidisciplinary Analysis (AMMA)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of ENSO on South Africa winter rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.DOI: 10.1002/joc.3403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546971v1</w:t>
+                <w:t xml:space="preserve">hal-00552940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ENSO on South Africa winter rainfall</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Early warning systems for food security in West Africa : evolution, achievements and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Genesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.142-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552940v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Summer Monsoon over the Southern Vietnam and its Predictability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal reproducibility and predictability of the West African Monsoon in coupled GCMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh H Pham</w:t>
+                <w:t xml:space="preserve">Francisco Doblas Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+                <w:t xml:space="preserve">Paolo Ruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35 (1), pp.53-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411966v1</w:t>
+                <w:t xml:space="preserve">hal-00321079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal reproducibility and predictability of the West African Monsoon in coupled GCMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Onset of the Summer Monsoon over the Southern Vietnam and its Predictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh H Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 99 (1-2), pp.105-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-009-0115-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321079v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche multi-scalaire du démarrage de la saison des pluies au Sahel central et occidental : cohérence spatiale et prévisibilité.</w:t>
               </w:r>
@@ -2687,51 +2687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.207-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2999,51 +2999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictability of NDVI in semi-arid African regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3142,51 +3142,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting the photosynthetic activity of vegetation over the Sahel : a model output statistics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3246,51 +3246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definition and predictability of the beginning of the rainy season over North Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pham Xuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3341,51 +3341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of DEMETER calibration for rainfall forecasting purposes: Application to the July–August Sahelian rainfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3470,51 +3470,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the interannual relationships between remote sensed photosynthetic activity and rainfall in tropical Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,51 +3578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of the Summer Monsoon over the Southern Vietnam and its Predactibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,51 +3686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3790,51 +3790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared regimes of NDVI and Rainfall in semi-arid regions of Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4477,277 +4477,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A copula-based approach for assessing flood protection overtopping associated with a seasonal flood forecast in Niamey, West Africa.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apport de l'analyse des cycles diurnes de nébulosité et de radiation solaire pour comprendre le cycle saisonnier moyen d'activité photosynthétique de la forêt en Afrique Centrale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ketvara Sittichok</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. de Lapparent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRIEND 2016 - Conférence internationale sur les grands bassins hydrographiques africains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.217-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127466v1</w:t>
+                <w:t xml:space="preserve">hal-01359864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'analyse des cycles diurnes de nébulosité et de radiation solaire pour comprendre le cycle saisonnier moyen d'activité photosynthétique de la forêt en Afrique Centrale.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A copula-based approach for assessing flood protection overtopping associated with a seasonal flood forecast in Niamey, West Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdouramane Gado Djibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ousmane Seidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadiza Moussa Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ketvara Sittichok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Besançon, France. pp.217-222</w:t>
+              <w:t xml:space="preserve">FRIEND 2016 - Conférence internationale sur les grands bassins hydrographiques africains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359864v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État actuel des réseaux de mesures éco-climatiques en Afrique centrale : les ambitions du projet de recherche international FORGREENE.</w:t>
               </w:r>
@@ -4759,51 +4759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,489 +4852,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic de la variabilité interannuelle des sorties CORDEX-Africa sur le secteur de l’Afrique du Sud.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évolution récente des précipitations de mars-mai en Afrique de l'est : configurations spatiales et évolution subsaisonnière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evangelia-Anna Kalognomou</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Gitau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lennard</w:t>
+                <w:t xml:space="preserve">Pierre Ozer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.131-137</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.687-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01117008v1</w:t>
+                <w:t xml:space="preserve">hal-01119558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution récente des précipitations de mars-mai en Afrique de l'est : configurations spatiales et évolution subsaisonnière.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnostic de la variabilité interannuelle des sorties CORDEX-Africa sur le secteur de l’Afrique du Sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Wilson Gitau</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelia-Anna Kalognomou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ozer</w:t>
+                <w:t xml:space="preserve">C. Lennard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.687-692</w:t>
+              <w:t xml:space="preserve">, Jul 2014, Dijon, France. pp.131-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119558v1</w:t>
+                <w:t xml:space="preserve">hal-01117008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter localement les prévisions climatiques saisonnières : désagrégation stochastique et interpolation spatiale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensibilité des rendements agricoles potentiels aux paramètres climatiques et environnementaux dans la région du mont Kenya en Afrique de l’Est.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boyard-Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.141-146</w:t>
+              <w:t xml:space="preserve">26ème colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.122-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116969v1</w:t>
+                <w:t xml:space="preserve">hal-01116958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensibilité des rendements agricoles potentiels aux paramètres climatiques et environnementaux dans la région du mont Kenya en Afrique de l’Est.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapter localement les prévisions climatiques saisonnières : désagrégation stochastique et interpolation spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrisitian Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Boyard-Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Gitau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.122-128</w:t>
+              <w:t xml:space="preserve">26e colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Cotonou, Bénin. pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116958v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitations tropicales : quelle prévisibilité potentielle à l'échelle intrasaisonnière et locale ?</w:t>
               </w:r>
@@ -5530,338 +5530,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of the rainy season onset over the Sudano-Sahelian belt: Spatial coherence and potential predictability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moron</w:t>
+                <w:t xml:space="preserve">Diagnostic of monthly precipitation from CORDEX simulations over Africa : focus on the annual cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daithi Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Cerezo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babatounde Abiodun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on the Coordinated Regional Climate Downscaling Experiment - CORDEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584852v1</w:t>
+                <w:t xml:space="preserve">hal-00603739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of monthly precipitation from CORDEX simulations over Africa : focus on the annual cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the El Niño / La Niña Southern Oscillation on rainfall and vegetation photosynthetic activity of the winter rainfall region of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Favre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babatounde Abiodun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Coordinated Regional Climate Downscaling Experiment - CORDEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">The Fynbos Forum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Stillbaii, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603739v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of main challenges for EarlyWarning Systems for Food Security inWest Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Genesio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Di Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
@@ -5884,571 +5884,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the El Niño / La Niña Southern Oscillation on rainfall and vegetation photosynthetic activity of the winter rainfall region of South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale study of the rainy season onset over the Sudano-Sahelian belt: Spatial coherence and potential predictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Favre</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fynbos Forum 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Stillbaii, South Africa</w:t>
+              <w:t xml:space="preserve">European Geosciences Union (EGU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602436v1</w:t>
+                <w:t xml:space="preserve">hal-00584852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictability of NDVI in semi-arid West, East and South Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+                <w:t xml:space="preserve">Cohérence spatiale et prévisibilité potentielle du démarrage de la saison des pluies en Afrique soudano-sahélienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chris Reason</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, France</w:t>
+              <w:t xml:space="preserve">Atelier AMMA-France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447481v1</w:t>
+                <w:t xml:space="preserve">hal-00553876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohérence spatiale et prévisibilité potentielle du démarrage de la saison des pluies en Afrique soudano-sahélienne</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la cohérence spatiale et de la prévisibilité des précipitations sahéliennes au cours du cycle saisonnier (observations et simulations forcées ECHAM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier AMMA-France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553876v1</w:t>
+                <w:t xml:space="preserve">hal-00525884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la cohérence spatiale et de la prévisibilité des précipitations sahéliennes au cours du cycle saisonnier (observations et simulations forcées ECHAM).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetation - atmosphere feedback in West Africa on time scales of weeks to months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525884v1</w:t>
+                <w:t xml:space="preserve">hal-00525881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation - atmosphere feedback in West Africa on time scales of weeks to months</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Taylor</w:t>
+                <w:t xml:space="preserve">Predictability of NDVI in semi-arid West, East and South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Boone</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Reason</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque LES SATELLITES GRAND CHAMP pour le suivi de l'environnement, des ressources naturelles et des risques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525881v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal reproducibility and predictability of the West African Monsoon in coupled GCMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Doblas Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Michele Ruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des précipitations sur l'activité photosynthétique de la végétation en Afrique semi-aride sub-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6620,64 +6620,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Doblas Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seasonal forecasting in West Africa, its applications, and anticipating future climate change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,77 +6728,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Doblas Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seasonal forecasting in West Africa, its applications, and anticipating future climate change,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6836,51 +6836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictability of July-August rainfall over Western and Central Sahel using the 63 DEMETER coupled simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6957,51 +6957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lemond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International AMMA conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7039,51 +7039,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité et prévisibilité de l'état de la végétation (appréhendé par télédétection) en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7121,51 +7121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interannual memory effects of vegetation in semi-arid Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A statistical investigation of Sahelian onset predictability using NCEP/DOE2 reanalysis (1979-2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7350,51 +7350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jarlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7611,51 +7611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Blais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaf5d8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Barraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dewitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Makanzu Imwangana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110902v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Gado Djibo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seidou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Moussa Saley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketvara Sittichok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2018/41773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087111v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.97" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2015.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430522v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9780-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987170v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoffman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00365.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3427" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00730.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM1ZL1DJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genesio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vecchia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.332" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552940v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411966v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh H Pham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0115-z" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Doblas Reyes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2383.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Okoola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0113-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/sOO704-009-0223-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham Xuan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW3PP7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4067.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293369v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006394" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03695952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouhechou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteil Lou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127466v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ozer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116958v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Robertson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584852v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603739v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daithi Stone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cerezo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatounde Abiodun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602436v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447481v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525884v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Michele Ruti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Hoffman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaf5d8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Barraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dewitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Makanzu Imwangana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.97" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Gado Djibo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Moussa Saley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketvara Sittichok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2018/41773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2015.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoffman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00365.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9780-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00730.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM1ZL1DJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genesio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vecchia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Doblas Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh H Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0115-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2383.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Okoola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0113-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/sOO704-009-0223-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham Xuan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW3PP7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4067.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293369v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006394" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03695952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouhechou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteil Lou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ozer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Robertson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daithi Stone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cerezo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatounde Abiodun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Michele Ruti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Hoffman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>