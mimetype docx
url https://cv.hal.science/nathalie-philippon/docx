--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -6100,191 +6100,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la cohérence spatiale et de la prévisibilité des précipitations sahéliennes au cours du cycle saisonnier (observations et simulations forcées ECHAM).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vegetation - atmosphere feedback in West Africa on time scales of weeks to months</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Tropiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00525884v1</w:t>
+                <w:t xml:space="preserve">hal-00525881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetation - atmosphere feedback in West Africa on time scales of weeks to months</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la cohérence spatiale et de la prévisibilité des précipitations sahéliennes au cours du cycle saisonnier (observations et simulations forcées ECHAM).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525881v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictability of NDVI in semi-arid West, East and South Africa</w:t>
               </w:r>
@@ -7868,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaf5d8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Barraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dewitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Makanzu Imwangana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.97" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Gado Djibo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Moussa Saley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketvara Sittichok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2018/41773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2015.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoffman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00365.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9780-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00730.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM1ZL1DJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genesio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vecchia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Doblas Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh H Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0115-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2383.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Okoola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0113-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/sOO704-009-0223-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham Xuan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW3PP7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4067.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293369v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006394" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03695952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouhechou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteil Lou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ozer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Robertson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daithi Stone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cerezo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatounde Abiodun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525884v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Michele Ruti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Hoffman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaf5d8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Barraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dewitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Makanzu Imwangana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.97" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Gado Djibo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Moussa Saley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketvara Sittichok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2018/41773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2015.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoffman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00365.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9780-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00730.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM1ZL1DJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genesio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vecchia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Doblas Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh H Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0115-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2383.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Okoola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0113-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/sOO704-009-0223-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham Xuan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW3PP7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4067.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293369v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006394" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03695952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouhechou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteil Lou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ozer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Robertson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daithi Stone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cerezo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatounde Abiodun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Michele Ruti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Hoffman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>