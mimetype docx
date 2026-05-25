--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -2067,269 +2067,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Perspectives on Land-Atmosphere Feedbacks from the African Monsoon Multidisciplinary Analysis (AMMA)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of ENSO on South Africa winter rainfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.DOI: 10.1002/joc.3403</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546971v1</w:t>
+                <w:t xml:space="preserve">hal-00552940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of ENSO on South Africa winter rainfall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Perspectives on Land-Atmosphere Feedbacks from the African Monsoon Multidisciplinary Analysis (AMMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher M. Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas J. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kalthoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Gaertner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.38-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00552940v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early warning systems for food security in West Africa : evolution, achievements and challenges</w:t>
               </w:r>
@@ -2759,261 +2759,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00551978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial coherence of monsoon onset over Western and Central Sahel (1950-2000)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Marteau</w:t>
+                <w:t xml:space="preserve">Components of rainy seasons variability in Equatorial East Africa : onset, cessation, rainfall frequency and intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Okoola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Gitau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2008JCLI2383.1⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 98 (3), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00704-009-0113-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00321044v1</w:t>
+                <w:t xml:space="preserve">hal-00334542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Components of rainy seasons variability in Equatorial East Africa : onset, cessation, rainfall frequency and intensity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+                <w:t xml:space="preserve">Spatial coherence of monsoon onset over Western and Central Sahel (1950-2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wilson Gitau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Climatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 98 (3), pp.237. </w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (5), pp.1313-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00704-009-0113-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/2008JCLI2383.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00334542v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictability of NDVI in semi-arid African regions</w:t>
               </w:r>
@@ -3451,230 +3451,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00335475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the interannual relationships between remote sensed photosynthetic activity and rainfall in tropical Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadège Martiny</w:t>
+                <w:t xml:space="preserve">Onset of the Summer Monsoon over the Southern Vietnam and its Predactibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 106, pp.199-216</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00150021v1</w:t>
+                <w:t xml:space="preserve">hal-00330571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of the Summer Monsoon over the Southern Vietnam and its Predactibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fontaine</w:t>
+                <w:t xml:space="preserve">Determinants of the interannual relationships between remote sensed photosynthetic activity and rainfall in tropical Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 106, pp.199-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330571v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00150021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the interannual and intraseasonal variability of West African vegetation between 1982 and 2002 by means of NOAA AVHRR NDVI data</w:t>
               </w:r>
@@ -5314,597 +5314,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précipitations tropicales : quelle prévisibilité potentielle à l'échelle intrasaisonnière et locale ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de l'ENSO sur les précipitations de la région à pluies d'hiver d’Afrique du sud.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew W. Robertson</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.559-534</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.613-617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116944v1</w:t>
+                <w:t xml:space="preserve">hal-01116950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'ENSO sur les précipitations de la région à pluies d'hiver d’Afrique du sud.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Précipitations tropicales : quelle prévisibilité potentielle à l'échelle intrasaisonnière et locale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alice Favre</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W. Robertson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème colloque de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.613-617</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Grenoble, France. pp.559-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116950v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic of monthly precipitation from CORDEX simulations over Africa : focus on the annual cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the El Niño / La Niña Southern Oscillation on rainfall and vegetation photosynthetic activity of the winter rainfall region of South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Rouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Favre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babatounde Abiodun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Coordinated Regional Climate Downscaling Experiment - CORDEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">The Fynbos Forum 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Stillbaii, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603739v1</w:t>
+                <w:t xml:space="preserve">hal-00602436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the El Niño / La Niña Southern Oscillation on rainfall and vegetation photosynthetic activity of the winter rainfall region of South Africa</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overview of main challenges for EarlyWarning Systems for Food Security inWest Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Genesio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Diarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Di Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fynbos Forum 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Stillbaii, South Africa</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602436v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of main challenges for EarlyWarning Systems for Food Security inWest Africa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bacci</w:t>
+                <w:t xml:space="preserve">Diagnostic of monthly precipitation from CORDEX simulations over Africa : focus on the annual cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daithi Stone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Cerezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Baron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Babatounde Abiodun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Conference on the Coordinated Regional Climate Downscaling Experiment - CORDEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561682v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of the rainy season onset over the Sudano-Sahelian belt: Spatial coherence and potential predictability</w:t>
               </w:r>
@@ -6480,243 +6480,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des précipitations sur l'activité photosynthétique de la végétation en Afrique semi-aride sub-saharienne</w:t>
+                <w:t xml:space="preserve">The West African monsoon in ENSEMBLES stream 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Richard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Doblas Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ruti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Climatologie de la Commission "Climat et Société" du CNFG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.77-90</w:t>
+              <w:t xml:space="preserve">Seasonal forecasting in West Africa, its applications, and anticipating future climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Niamey, Niger</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00414745v1</w:t>
+                <w:t xml:space="preserve">hal-00335496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The West African monsoon in ENSEMBLES stream 1</w:t>
+                <w:t xml:space="preserve">Impact des précipitations sur l'activité photosynthétique de la végétation en Afrique semi-aride sub-saharienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Philippon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Ruti</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Martiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Camberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seasonal forecasting in West Africa, its applications, and anticipating future climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Niamey, Niger</w:t>
+              <w:t xml:space="preserve">Journées de Climatologie de la Commission "Climat et Société" du CNFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nantes, France. pp.77-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335496v1</w:t>
+                <w:t xml:space="preserve">hal-00414745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ENSEMBLES stream 2 and comparison with PRESAO forecasts</w:t>
               </w:r>
@@ -7868,51 +7868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaf5d8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Barraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dewitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Makanzu Imwangana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.97" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Gado Djibo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Moussa Saley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketvara Sittichok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2018/41773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2015.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoffman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00365.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9780-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00730.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM1ZL1DJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552940v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genesio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vecchia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Doblas Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh H Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0115-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321044v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2383.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334542v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Okoola" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0113-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/sOO704-009-0223-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham Xuan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW3PP7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150021v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330571v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4067.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293369v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006394" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03695952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouhechou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteil Lou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ozer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Robertson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116950v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603739v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daithi Stone" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cerezo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatounde Abiodun" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602436v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561682v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Michele Ruti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414745v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335496v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Hoffman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531523v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Baron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Brocca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12030481" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02080499v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Philippon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cornu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Monteil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/aaf5d8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Camberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Barraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dewitte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fils Makanzu Imwangana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.3547" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02087111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maley Jean" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Mahe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2017.97" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02110902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdouramane Gado Djibo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Seidou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadiza Moussa Saley" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ketvara Sittichok" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/JGEESI/2018/41773" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Gitau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Planchon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz M. Funatsu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.5197" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boyard-Micheau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adde" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Leclerc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.4394" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Favre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia-Anna Kalognomou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Lennard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2677-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165680v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crm.2015.03.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987170v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Martiny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Hoffman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-13-00365.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693335v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3427" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cuny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Philippon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-013-9780-z" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908347v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-12-00730.1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tracol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2012.692830" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.3403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NM1ZL1DJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552940v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Taylor" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas J. Parker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kalthoff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Gaertner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.336" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genesio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacci" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diarra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Vecchia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.332" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321079v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Doblas Reyes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ruti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh H Pham" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0115-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551978v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Marteau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2010.8153" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334542v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Okoola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00704-009-0113-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321044v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008JCLI2383.1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Reason" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/sOO704-009-0223-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172482v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.1797" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pham Xuan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335475v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bouali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JD009403" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMW3PP7H-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150021v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293345v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI4067.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150026v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293369v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Frison" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2005JD006394" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321283v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03695952v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ouhechou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3493" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Adler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859139v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monteil Lou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359864v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Lapparent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02127466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360178v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Moron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Pokam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ozer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117008v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lennard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116958v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116969v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisitian Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116950v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116944v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Robertson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602436v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561682v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603739v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daithi Stone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cerezo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babatounde Abiodun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584852v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553876v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525881v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Taylor" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525884v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447481v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Michele Ruti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335496v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414745v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335492v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329961v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334144v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Frison" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blais" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Hoffman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>