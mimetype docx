--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -1,123 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nathalie Piñol-Domenech </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nathalie-pinol</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-5786-5940</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -152,1277 +161,1277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating cognitive bias in clinical ethics supports: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Giaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Gignoux-Froment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (1), pp.16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12910-025-01162-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sample size estimation in clinical trials using ventilator-free days as the primary outcome: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prescription-free consultation in France and Europe: Rates’ evolution, physicians’ and patients’ perceptions from 2005 to 2019, a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Futier</w:t>
+                <w:t xml:space="preserve">Amélie B Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuela de Carvalho</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bruno Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13054-023-04562-y⟩</w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (6), pp.733--741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04246799v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription-free consultation in France and Europe: Rates’ evolution, physicians’ and patients’ perceptions from 2005 to 2019, a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sample size estimation in clinical trials using ventilator-free days as the primary outcome: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mariotti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laurent Renard Triché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Futier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.02.011⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-023-04562-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04382594v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of Opioid Use Disorder among Patients with Cancer-Related Pain: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Preux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (6), pp.1594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcm11061594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of brief interventions in primary care for cannabis users aged from 12 to 25 years old: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherazade Kinouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Family Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39 (6), pp.1156-1168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/fampra/cmac050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits and adverse effects of sacubitril/valsartan in patients with chronic heart failure: A systematic review and meta‐analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmacology Research &amp; Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (5), pp.e00844. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/prp2.844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute respiratory distress syndrome subphenotypes and therapy responsive traits among preclinical models: protocol for a systematic review and meta-analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Carla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanifa Boukail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Audard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), pp.81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12931-020-01337-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecins, mettez un bibliothécaire dans votre moteur (de recherche) !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Hery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pédagogie médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (4), pp.251-260. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/pmed/2016010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115703v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1490,51 +1499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="97F906B0"/>
+    <w:nsid w:val="9905250A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1721,51 +1730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-pinol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5786-5940" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04928624v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gignoux-Froment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-025-01162-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Carvalho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04562-y" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983745v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Preux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tarot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061594" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723884v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chazal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac050" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.844" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023273v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carla" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Boukail" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-020-01337-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115703v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weill" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mac&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC39E7052638003E071CC1B993B690A854790AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-pinol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5786-5940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04928624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gignoux-Froment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-025-01162-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04562-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Preux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tarot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061594" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.844" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Boukail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-020-01337-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115703v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mac&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC39E7052638003E071CC1B993B690A854790AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>