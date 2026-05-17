--- v1 (2026-04-08)
+++ v2 (2026-05-17)
@@ -303,295 +303,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescription-free consultation in France and Europe: Rates’ evolution, physicians’ and patients’ perceptions from 2005 to 2019, a systematic review</w:t>
+                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie B Richard</w:t>
+                <w:t xml:space="preserve">Barbara Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mariotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
+                <w:t xml:space="preserve">Nathalie Pinol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
+                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Trousselard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (6), pp.733--741. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382594v1</w:t>
+                <w:t xml:space="preserve">hal-04389117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human challenges to adaptation to extreme professional environments: A systematic review</w:t>
+                <w:t xml:space="preserve">Prescription-free consultation in France and Europe: Rates’ evolution, physicians’ and patients’ perceptions from 2005 to 2019, a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Le Roy</w:t>
+                <w:t xml:space="preserve">Amélie B Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Bruno Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pinol</w:t>
+                <w:t xml:space="preserve">Philippe Vorilhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dutheil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Trousselard</w:t>
+                <w:t xml:space="preserve">Hélène Vaillant-Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 146, pp.105054. </w:t>
+              <w:t xml:space="preserve">Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (6), pp.733--741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.therap.2023.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04389117v1</w:t>
+                <w:t xml:space="preserve">hal-04382594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sample size estimation in clinical trials using ventilator-free days as the primary outcome: a systematic review</w:t>
               </w:r>
@@ -763,51 +763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Authier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (6), pp.1594. </w:t>
@@ -1499,51 +1499,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9905250A"/>
+    <w:nsid w:val="C1F13A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1730,51 +1730,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-pinol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5786-5940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04928624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gignoux-Froment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-025-01162-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04562-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Preux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tarot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061594" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.844" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Boukail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-020-01337-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115703v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mac&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC39E7052638003E071CC1B993B690A854790AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-pinol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5786-5940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04928624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Giaume" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamblin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Gignoux-Froment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12910-025-01162-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389117v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pinol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105054" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04382594v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B Richard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mariotti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vorilhon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Vaillant-Roussel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.therap.2023.02.011" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Carvalho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04562-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Preux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bertin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tarot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Authier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11061594" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723884v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherazade Kinouani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmac050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03404362v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Menini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bedhomme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prp2.844" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03023273v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carla" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Boukail" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-020-01337-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115703v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Weill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mac&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benoist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/pmed/2016010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC39E7052638003E071CC1B993B690A854790AC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>