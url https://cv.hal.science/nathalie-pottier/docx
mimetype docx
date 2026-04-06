--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -254,333 +254,333 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique hydraulique et développement socio-économique rural : Evaluation de l'impact des Partenariats Public-Privé (PPP) sur la réduction des inégalités sociales dans le bassin arachidier</w:t>
+                <w:t xml:space="preserve">Territoires insulaires face aux défis d'accès à l'eau potable : le cas des îles du Saloum. Entre pénurie, résilience et problèmes de gestion des systèmes hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coura Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Geronimi</w:t>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Fall Niang</w:t>
+                <w:t xml:space="preserve">Wally Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+                <w:t xml:space="preserve">Abdoulaye Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTES DE LA 3e CONFÉRENCE ÉCONOMIQUE INTERNATIONALE DE DAKAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Volume 2 (Numéro 4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762641v1</w:t>
+                <w:t xml:space="preserve">hal-04669094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territoires insulaires face aux défis d'accès à l'eau potable : le cas des îles du Saloum. Entre pénurie, résilience et problèmes de gestion des systèmes hydrauliques</w:t>
+                <w:t xml:space="preserve">Politique hydraulique et développement socio-économique rural : Evaluation de l'impact des Partenariats Public-Privé (PPP) sur la réduction des inégalités sociales dans le bassin arachidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coura Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geronimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Fall Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Volume 2 (Numéro 4)</w:t>
+              <w:t xml:space="preserve">ACTES DE LA 3e CONFÉRENCE ÉCONOMIQUE INTERNATIONALE DE DAKAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669094v1</w:t>
+                <w:t xml:space="preserve">hal-04762641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gestion des ressources en eau dans un contexte de variabilité climatique: quel est l’impact du système transfert d’eau potable du Notto-Diosmone-Palmarin (NDP) dans la résilience des activités maraichères dans le bassin arachidier (Sénégal) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Fall Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waly Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -661,51 +661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Péné-Annette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -752,51 +752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household resilience to slow onset flooding: A study of evacuation decision triggers in high-rise buildings along the Seine in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -869,51 +869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and flood protection: contrasting approaches and outcomes in France and in England and Wales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Penning-Rowsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1082,51 +1082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
@@ -1830,51 +1830,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience de la zone métropolitaine de Paris face au risque de crue majeure de la Seine. L’apport du projet de recherche RGC4, in:pdf Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1974,51 +1974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research article: Household resilience to major slow kinetics floods: a prospective survey of the capacity to evacuate in high rise buildings in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rabemalanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2094,51 +2094,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des outils juridiques de prévention des risques d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole Nationale des Ponts et Chaussées (ENPC), FRA., 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998ENPC9825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2255,51 +2255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFFF9B82"/>
+    <w:nsid w:val="F03CB045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2486,51 +2486,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-pottier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9641-3568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174716745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305983176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000425101326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Nguirane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Faye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712788" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Penning-Rowsell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Tunstall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2004.11.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGNS5M35-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04523740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998ENPC9825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-pottier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9641-3568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174716745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305983176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000425101326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Nguirane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Faye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712788" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Penning-Rowsell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Tunstall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2004.11.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGNS5M35-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04523740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998ENPC9825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>