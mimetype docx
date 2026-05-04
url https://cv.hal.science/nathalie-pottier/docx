--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -2255,51 +2255,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F03CB045"/>
+    <w:nsid w:val="539CFE85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>