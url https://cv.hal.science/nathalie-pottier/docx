--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1,229 +1,259 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nathalie POTTIER </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de Conférences en Géographie à l'UVSQ-Université Paris-Saclay</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nathalie-pottier</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9641-3568</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">174716745</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">305983176</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=hHqoKiMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000425101326</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S’appuyant sur 30 ans d’expérience dans le cadre de ses activités de recherche universitaire, Nathalie Pottier travaille sur les questions de prévention des risques naturels, vulnérabilité et résilience face aux inondations et aux catastrophes naturelles, en relation avec les acteurs de terrain (services déconcentrés de l’Etat, collectivités, acteurs économiques, habitants).Elle développe des méthodes d’évaluation de la capacité des sociétés à faire face aux risques et aux situations « hors normes », à l’aide de conduite d’enquêtes, analyses de stratégies d’acteurs, et diagnostics de territoires. Les résultats à visée opérationnelle permettent de mieux connaitre les freins et leviers à la prise en compte des risques dans une perspective d’aide à la décision en situation de crise et en contexte de changement climatique.</w:t>
+        <w:t xml:space="preserve">S’appuyant sur 30 ans d’expérience dans la recherche appliquée universitaire, Nathalie Pottier travaille sur les questions de prévention des risques naturels et d'adaptation des sociétés et territoires au changement climatique, avec un focus sur la vulnérabilité et la résilience face aux inondations et aux catastrophes naturelles.Elle travaille en collaboration avec les acteurs de terrain (services déconcentrés de l’État, collectivités locales, acteurs économiques, et populations).Ses zones d’intervention incluent la France, les destinations touristiques vulnérables (îles Caraïbes et littoraux dans le monde) et plus récemment le Sénégal.Elle développe des méthodologies innovantes pour évaluer l’adaptation des sociétés face aux risques et aux situations « hors normes ». À travers des approches mixtes (enquêtes de terrain et analyse de données, analyse des stratégies d’acteurs, diagnostic territorial, construction d’indicateurs de résilience, etc.), elle fournit des méthodologies transférables aux acteurs locaux et des résultats opérationnels permettant de mieux comprendre les freins et leviers à la gestion des risques dans une perspective d’aide à la décision en période de crise, particulièrement dans un contexte de changement climatique.Dans la continuité des recherches récentes menées pour l'Agence Nationale de la Recherche (RGC4, RELEV) et en lien avec la direction du Master TEI de l'Université Paris-Saclay &amp;quot;Tourisme, Environnement et Innovation territoriale&amp;quot; (ex-Valorisation touristique des patrimoines et préservation de l’environnement 2020-2026), elle se concentre actuellement sur l’adaptation des territoires touristiques, en particulier les hébergements, face aux risques naturels et aux crises multiples, ainsi que sur les facteurs de relèvement territorial et les questions de continuité et reprise d’activité post-crise.Dans le cadre de l'encadrement de doctorants, elle s'intéresse également aux facteurs de vulnérabilité et résilience des populations vulnérables soumises à différents risques (du risque &amp;quot;naturel&amp;quot; en particulier lié à l'eau au risque &amp;quot;d'exclusion sociale&amp;quot; des ménages en situation d'expulsion locative par exemple).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -246,767 +276,767 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires insulaires face aux défis d'accès à l'eau potable : le cas des îles du Saloum. Entre pénurie, résilience et problèmes de gestion des systèmes hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coura Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wally Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Faty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de la Recherche Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Volume 2 (Numéro 4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique hydraulique et développement socio-économique rural : Evaluation de l'impact des Partenariats Public-Privé (PPP) sur la réduction des inégalités sociales dans le bassin arachidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coura Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geronimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Fall Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTES DE LA 3e CONFÉRENCE ÉCONOMIQUE INTERNATIONALE DE DAKAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04762641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture et gestion des ressources en eau dans un contexte de variabilité climatique: quel est l’impact du système transfert d’eau potable du Notto-Diosmone-Palmarin (NDP) dans la résilience des activités maraichères dans le bassin arachidier (Sénégal) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Mansour Nguirane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Fall Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waly Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coura Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal International Sciences et Techniques de l'Eau et de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Volume (viii) - Issue 2 – December 2023 (Numéro 2 – Décembre2023), pp. 105-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Disaster Reconstruction of Residential Buildings: Evolution of Structural Vulnerability on Caribbean Island of Saint Martin after Hurricane Irma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasool Mehdizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Péné-Annette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Issue Post-disaster Recovery from a Sustainability Perspective, 15 (17), pp.12788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su151712788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Household resilience to slow onset flooding: A study of evacuation decision triggers in high-rise buildings along the Seine in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rabemalanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95, pp.103858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2023.103858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use and flood protection: contrasting approaches and outcomes in France and in England and Wales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Penning-Rowsell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Tunstall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (1), pp.1-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeog.2004.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04475503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1016,265 +1046,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrets de restitution des enseignements du projet Relev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema - Centre d'Etudes et d'Expertise sur les Risques, l'Environnement, la Mobilité et l'Aménagement. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04066473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire scientifique du projet ANR Relev (ANR-18-OURA-0004)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerema. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1284,529 +1314,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la décision d’auto-évacuation des ménages face à une défaillance du réseau électrique en situation de crise à partir d’une étude empirique des inondations de 2016 et 2018 en Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abboud Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rabemalento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de Maîtrise des Risques et Sûreté de Fonctionnement λµ23 EDF Lab Paris Saclay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction des îles de Saint Martin et de Saint-Barthélemy suite à la saison cyclonique 2017, une approche interdisciplinaire (projet Relev)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Jouannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Ameline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ceyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre scientifique Géorisque 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pointe à Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a power outage driven response curve for modelling households evacuation decision-making: An empirical study of 2016 and 2018 floods in the Ile-de-France Region (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abboud Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rabemalento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FLOODRisk2020. 4th European Conference on Flood Risk Management. Science and practice for an uncertain future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des (inter) dépendances et des défaillances en cascade au sein des réseaux urbains : le cas d’une crue de la Seine en Ile de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bocquentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prévision des crues à la gestion de crise, Colloque SHF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1816,378 +1846,498 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité et résilience de la zone métropolitaine de Paris face au risque de crue majeure de la Seine. L’apport du projet de recherche RGC4, in:pdf Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Atik; Universite Ibn Zohr-Agadir-Maroc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aléas, vulnérabilités et résilience territoriale. Regards croisés euro-méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-73, 2022, 978-9920-34-194-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research article: Household resilience to major slow kinetics floods: a prospective survey of the capacity to evacuate in high rise buildings in Paris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aléas, vulnérabilités et résilience territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-04488557v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atik Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi El Ouahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de la Faculté des Langues, Arts et Sciences Humaines, Université Ibn Zohr - Agadir - Maroc. 2021, 978-9920-34-194-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Research article: Household resilience to major slow kinetics floods: a prospective survey of the capacity to evacuate in high rise buildings in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rabemalanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abla Mimi Edjossan-Sossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04488557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des outils juridiques de prévention des risques d'inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Ecole Nationale des Ponts et Chaussées (ENPC), FRA., 1998. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1998ENPC9825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04523740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2255,51 +2405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="539CFE85"/>
+    <w:nsid w:val="1EF723AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2486,51 +2636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-pottier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9641-3568" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174716745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305983176" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000425101326" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669094v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Nguirane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Faye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762641v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188484v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712788" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Penning-Rowsell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Tunstall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2004.11.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGNS5M35-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04523740v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998ENPC9825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-pottier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9641-3568" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/174716745" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305983176" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=hHqoKiMAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000425101326" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669094v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Mansour Nguirane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coura Kane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pottier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wally Faye" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Faty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762641v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geronimi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Fall Niang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463246v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waly Faye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasool Mehdizadeh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne P&#233;n&#233;-Annette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151712788" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalanto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abla Mimi Edjossan-Sossou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2023.103858" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475503v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Penning-Rowsell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Tunstall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2004.11.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGNS5M35-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Jouannic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685726v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Ameline" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bosc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ceyte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722269v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abboud Hajjar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rabemalento" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Chevalier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pidoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Crozier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720777v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722305v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bocquentin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lhomme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04266500v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atik Mohamed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Ouahidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04488557v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/tel-04523740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1998ENPC9825" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>