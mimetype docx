--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Poupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.136. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Witting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucila Aimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight of evidence evaluation of the metabolism disrupting effects of triphenyl phosphate using an expert knowledge elicitation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Ermler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.116995. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2024.116995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04629007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic Profiling of PFOA-Exposed Mouse Liver by Multi-Modal Mass Spectrometry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Angerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (16), pp.6568-6576. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC-II-03 Zebrafish as a model for chemical induced adipogenesis and related metabolic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. den Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Habreaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Farnezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.S32. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational metabolomic fingerprints in mice ancestrally exposed to the obesogen TBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riann Egusquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.338. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10090338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: An Optimised Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples. Metabolites 2020, 10, 338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10120490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal signatures of lipid metabolism dysregulation in HepaRG liver cells exposed to PCB 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biserni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucharitha Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (8), pp.2533-2547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dark chocolate and cocoa consumption on endothelial function and arterial stiffness in overweight adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly D. Mcintyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114513002912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diet on net endogenous acid production and acid–base balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.313 - 321. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein intake, calcium balance and health consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (3), pp.281 - 295. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2011.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolic networks for the interpretation of lipidomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INSERM 287. Lipidomics : principles and applications in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using omics studies and metabolic networks analysis for the exploration of metabolic effects of EDC: opportunities, pitfalls and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRC, Jun 2024, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration multi-omique et in silico des effets transgénérationels et sexe-spécifiques induits par le TBT, un composé obésogène, sur le métabolisme hépatique de la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of lipidomics analyses using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Lypidomistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio-venous blood metabolomics profiles & constraint-based modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of OMICS data in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Analyse et interprétation des données en protéomique et métabolomique : points communs et spécificités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du réseau métabolique des cellules de Leucémies Aiguës Myéloïdes pour comprendre les différences métaboliques liées à la mutation sur IDH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Kaoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Spectrométrie de Masse, Métabolomique et Fluxomique (SMMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metabolic modulations using genome-scale network modelling and omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Metabolism in Systems Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sous contraintes du métabolisme : une approche globale pour l’étude des modulations métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du club Métabo-Cancer GSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude métabolomique par RMN de l'exposition chronique à faible dose de composés génotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Kembia-Kalombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique multiplateforme (MS, RMN) : étude de l’impact de l'ajout de TSP sur les données MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving prediction of essential genes using context-specific metabolic network ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Quenching Standard Comparison of two sampling and extraction protocols to perform metabolomic studies on human adherent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hepatic metabolic effects induced by PFOA exposure using a multiplatform metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. ELSEVIER IRELAND LTD, 2019, TOXICOLOGY LETTERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the hepatic metabolic effects induced by PFOA exposure using global &amp; combined metabolomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing human metabolic networks using metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as a Tool in Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.85-114, 2015, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78242-084-2.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human metabolic networks and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as tool in nutrition research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead publishing Limited, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances naturelles des isotopes stables de l'azote chez le rat : facteurs de variabilité et application pour l'étude des flux azotés et de l'impact métabolique de conditions nutritionnelles et physiopathologiques par modélisation compartimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00927219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Poupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.136. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Witting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucila Aimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight of evidence evaluation of the metabolism disrupting effects of triphenyl phosphate using an expert knowledge elicitation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Ermler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.116995. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2024.116995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04629007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic Profiling of PFOA-Exposed Mouse Liver by Multi-Modal Mass Spectrometry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Angerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (16), pp.6568-6576. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC-II-03 Zebrafish as a model for chemical induced adipogenesis and related metabolic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. den Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Habreaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Farnezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.S32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational metabolomic fingerprints in mice ancestrally exposed to the obesogen TBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riann Egusquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.338. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10090338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: An Optimised Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples. Metabolites 2020, 10, 338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10120490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal signatures of lipid metabolism dysregulation in HepaRG liver cells exposed to PCB 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biserni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucharitha Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (8), pp.2533-2547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dark chocolate and cocoa consumption on endothelial function and arterial stiffness in overweight adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly D. Mcintyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114513002912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diet on net endogenous acid production and acid–base balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.313 - 321. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein intake, calcium balance and health consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (3), pp.281 - 295. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2011.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolic networks for the interpretation of lipidomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INSERM 287. Lipidomics : principles and applications in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using omics studies and metabolic networks analysis for the exploration of metabolic effects of EDC: opportunities, pitfalls and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRC, Jun 2024, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration multi-omique et in silico des effets transgénérationels et sexe-spécifiques induits par le TBT, un composé obésogène, sur le métabolisme hépatique de la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of lipidomics analyses using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Lypidomistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio-venous blood metabolomics profiles & constraint-based modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of OMICS data in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Analyse et interprétation des données en protéomique et métabolomique : points communs et spécificités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du réseau métabolique des cellules de Leucémies Aiguës Myéloïdes pour comprendre les différences métaboliques liées à la mutation sur IDH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Kaoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Spectrométrie de Masse, Métabolomique et Fluxomique (SMMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metabolic modulations using genome-scale network modelling and omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Metabolism in Systems Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sous contraintes du métabolisme : une approche globale pour l’étude des modulations métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du club Métabo-Cancer GSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude métabolomique par RMN de l'exposition chronique à faible dose de composés génotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Kembia-Kalombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique multiplateforme (MS, RMN) : étude de l’impact de l'ajout de TSP sur les données MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving prediction of essential genes using context-specific metabolic network ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Quenching Standard Comparison of two sampling and extraction protocols to perform metabolomic studies on human adherent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hepatic metabolic effects induced by PFOA exposure using a multiplatform metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. ELSEVIER IRELAND LTD, 2019, TOXICOLOGY LETTERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the hepatic metabolic effects induced by PFOA exposure using global &amp; combined metabolomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing human metabolic networks using metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as a Tool in Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.85-114, 2015, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78242-084-2.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human metabolic networks and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as tool in nutrition research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead publishing Limited, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances naturelles des isotopes stables de l'azote chez le rat : facteurs de variabilité et application pour l'étude des flux azotés et de l'impact métabolique de conditions nutritionnelles et physiopathologiques par modélisation compartimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00927219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04629007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Andersson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ermler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2024.116995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Angerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03811311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Broeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habreaken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farnezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stingl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riann Egusquiza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106822" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10090338" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly D. Mcintyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Piotrowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra L. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513002912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chesneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.01.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CS0H54J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chesneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lassale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tom&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.196" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kembia-Kalombo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00927219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04629007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Andersson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ermler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2024.116995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Angerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03811311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Broeder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habreaken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farnezi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stingl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riann Egusquiza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106822" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10090338" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly D. Mcintyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Piotrowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra L. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513002912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chesneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.01.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CS0H54J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chesneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lassale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tom&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.196" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kembia-Kalombo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00927219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>