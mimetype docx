--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Poupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.136. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Witting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucila Aimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight of evidence evaluation of the metabolism disrupting effects of triphenyl phosphate using an expert knowledge elicitation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Ermler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.116995. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2024.116995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04629007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic Profiling of PFOA-Exposed Mouse Liver by Multi-Modal Mass Spectrometry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Angerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (16), pp.6568-6576. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC-II-03 Zebrafish as a model for chemical induced adipogenesis and related metabolic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. den Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Habreaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Farnezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.S32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational metabolomic fingerprints in mice ancestrally exposed to the obesogen TBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riann Egusquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.338. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10090338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: An Optimised Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples. Metabolites 2020, 10, 338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10120490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal signatures of lipid metabolism dysregulation in HepaRG liver cells exposed to PCB 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biserni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucharitha Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (8), pp.2533-2547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dark chocolate and cocoa consumption on endothelial function and arterial stiffness in overweight adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly D. Mcintyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114513002912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diet on net endogenous acid production and acid–base balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.313 - 321. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein intake, calcium balance and health consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (3), pp.281 - 295. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2011.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolic networks for the interpretation of lipidomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INSERM 287. Lipidomics : principles and applications in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using omics studies and metabolic networks analysis for the exploration of metabolic effects of EDC: opportunities, pitfalls and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRC, Jun 2024, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration multi-omique et in silico des effets transgénérationels et sexe-spécifiques induits par le TBT, un composé obésogène, sur le métabolisme hépatique de la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of lipidomics analyses using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Lypidomistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio-venous blood metabolomics profiles & constraint-based modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of OMICS data in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Analyse et interprétation des données en protéomique et métabolomique : points communs et spécificités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du réseau métabolique des cellules de Leucémies Aiguës Myéloïdes pour comprendre les différences métaboliques liées à la mutation sur IDH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Kaoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Spectrométrie de Masse, Métabolomique et Fluxomique (SMMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metabolic modulations using genome-scale network modelling and omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Metabolism in Systems Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sous contraintes du métabolisme : une approche globale pour l’étude des modulations métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du club Métabo-Cancer GSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude métabolomique par RMN de l'exposition chronique à faible dose de composés génotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Kembia-Kalombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique multiplateforme (MS, RMN) : étude de l’impact de l'ajout de TSP sur les données MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving prediction of essential genes using context-specific metabolic network ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Quenching Standard Comparison of two sampling and extraction protocols to perform metabolomic studies on human adherent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hepatic metabolic effects induced by PFOA exposure using a multiplatform metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. ELSEVIER IRELAND LTD, 2019, TOXICOLOGY LETTERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the hepatic metabolic effects induced by PFOA exposure using global &amp; combined metabolomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing human metabolic networks using metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as a Tool in Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.85-114, 2015, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78242-084-2.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human metabolic networks and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as tool in nutrition research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead publishing Limited, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances naturelles des isotopes stables de l'azote chez le rat : facteurs de variabilité et application pour l'étude des flux azotés et de l'impact métabolique de conditions nutritionnelles et physiopathologiques par modélisation compartimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00927219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Poupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.136. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Witting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucila Aimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight of evidence evaluation of the metabolism disrupting effects of triphenyl phosphate using an expert knowledge elicitation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Ermler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.116995. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2024.116995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04629007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic Profiling of PFOA-Exposed Mouse Liver by Multi-Modal Mass Spectrometry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Angerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (16), pp.6568-6576. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC-II-03 Zebrafish as a model for chemical induced adipogenesis and related metabolic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. den Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Habreaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Farnezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.S32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational metabolomic fingerprints in mice ancestrally exposed to the obesogen TBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riann Egusquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.338. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10090338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: An Optimised Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples. Metabolites 2020, 10, 338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10120490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal signatures of lipid metabolism dysregulation in HepaRG liver cells exposed to PCB 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biserni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucharitha Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (8), pp.2533-2547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dark chocolate and cocoa consumption on endothelial function and arterial stiffness in overweight adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly D. Mcintyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114513002912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein intake, calcium balance and health consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (3), pp.281 - 295. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2011.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diet on net endogenous acid production and acid–base balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.313 - 321. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolic networks for the interpretation of lipidomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INSERM 287. Lipidomics : principles and applications in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using omics studies and metabolic networks analysis for the exploration of metabolic effects of EDC: opportunities, pitfalls and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRC, Jun 2024, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration multi-omique et in silico des effets transgénérationels et sexe-spécifiques induits par le TBT, un composé obésogène, sur le métabolisme hépatique de la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio-venous blood metabolomics profiles & constraint-based modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of lipidomics analyses using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Lypidomistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of OMICS data in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Analyse et interprétation des données en protéomique et métabolomique : points communs et spécificités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du réseau métabolique des cellules de Leucémies Aiguës Myéloïdes pour comprendre les différences métaboliques liées à la mutation sur IDH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Kaoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Spectrométrie de Masse, Métabolomique et Fluxomique (SMMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metabolic modulations using genome-scale network modelling and omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Metabolism in Systems Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sous contraintes du métabolisme : une approche globale pour l’étude des modulations métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du club Métabo-Cancer GSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude métabolomique par RMN de l'exposition chronique à faible dose de composés génotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Kembia-Kalombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique multiplateforme (MS, RMN) : étude de l’impact de l'ajout de TSP sur les données MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving prediction of essential genes using context-specific metabolic network ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Quenching Standard Comparison of two sampling and extraction protocols to perform metabolomic studies on human adherent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hepatic metabolic effects induced by PFOA exposure using a multiplatform metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. ELSEVIER IRELAND LTD, 2019, TOXICOLOGY LETTERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the hepatic metabolic effects induced by PFOA exposure using global &amp; combined metabolomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing human metabolic networks using metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as a Tool in Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.85-114, 2015, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78242-084-2.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human metabolic networks and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as tool in nutrition research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead publishing Limited, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances naturelles des isotopes stables de l'azote chez le rat : facteurs de variabilité et application pour l'étude des flux azotés et de l'impact métabolique de conditions nutritionnelles et physiopathologiques par modélisation compartimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00927219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04629007v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Andersson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ermler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2024.116995" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Angerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03811311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Broeder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habreaken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farnezi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stingl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riann Egusquiza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106822" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10090338" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly D. Mcintyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Piotrowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra L. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513002912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chesneau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.01.006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CS0H54J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chesneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lassale" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tom&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.196" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807711v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807715v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kembia-Kalombo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948361v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00927219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04629007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ermler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2024.116995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Angerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03811311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Broeder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habreaken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farnezi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stingl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riann Egusquiza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106822" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10090338" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly D. Mcintyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Piotrowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra L. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513002912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chesneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lassale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.196" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chesneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.01.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CS0H54J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kembia-Kalombo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00927219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>