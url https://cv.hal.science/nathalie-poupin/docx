--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Poupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.136. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Witting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucila Aimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight of evidence evaluation of the metabolism disrupting effects of triphenyl phosphate using an expert knowledge elicitation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Ermler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.116995. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2024.116995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04629007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic Profiling of PFOA-Exposed Mouse Liver by Multi-Modal Mass Spectrometry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Angerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (16), pp.6568-6576. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC-II-03 Zebrafish as a model for chemical induced adipogenesis and related metabolic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. den Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Habreaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Farnezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.S32. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational metabolomic fingerprints in mice ancestrally exposed to the obesogen TBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riann Egusquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.338. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10090338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: An Optimised Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples. Metabolites 2020, 10, 338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10120490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal signatures of lipid metabolism dysregulation in HepaRG liver cells exposed to PCB 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biserni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucharitha Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (8), pp.2533-2547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dark chocolate and cocoa consumption on endothelial function and arterial stiffness in overweight adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly D. Mcintyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114513002912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein intake, calcium balance and health consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (3), pp.281 - 295. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2011.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diet on net endogenous acid production and acid–base balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.313 - 321. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolic networks for the interpretation of lipidomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INSERM 287. Lipidomics : principles and applications in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using omics studies and metabolic networks analysis for the exploration of metabolic effects of EDC: opportunities, pitfalls and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRC, Jun 2024, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration multi-omique et in silico des effets transgénérationels et sexe-spécifiques induits par le TBT, un composé obésogène, sur le métabolisme hépatique de la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio-venous blood metabolomics profiles & constraint-based modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of lipidomics analyses using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Lypidomistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of OMICS data in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Analyse et interprétation des données en protéomique et métabolomique : points communs et spécificités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du réseau métabolique des cellules de Leucémies Aiguës Myéloïdes pour comprendre les différences métaboliques liées à la mutation sur IDH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Kaoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Spectrométrie de Masse, Métabolomique et Fluxomique (SMMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metabolic modulations using genome-scale network modelling and omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Metabolism in Systems Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sous contraintes du métabolisme : une approche globale pour l’étude des modulations métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du club Métabo-Cancer GSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude métabolomique par RMN de l'exposition chronique à faible dose de composés génotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Kembia-Kalombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique multiplateforme (MS, RMN) : étude de l’impact de l'ajout de TSP sur les données MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving prediction of essential genes using context-specific metabolic network ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Quenching Standard Comparison of two sampling and extraction protocols to perform metabolomic studies on human adherent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hepatic metabolic effects induced by PFOA exposure using a multiplatform metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. ELSEVIER IRELAND LTD, 2019, TOXICOLOGY LETTERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the hepatic metabolic effects induced by PFOA exposure using global &amp; combined metabolomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing human metabolic networks using metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as a Tool in Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.85-114, 2015, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78242-084-2.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human metabolic networks and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as tool in nutrition research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead publishing Limited, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances naturelles des isotopes stables de l'azote chez le rat : facteurs de variabilité et application pour l'étude des flux azotés et de l'impact métabolique de conditions nutritionnelles et physiopathologiques par modélisation compartimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00927219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Poupin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulated metabolic profiles reveal biases in pathway analysis methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Ebbels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (5), pp.136. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-025-02335-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PathIntegrate: Multivariate modelling approaches for pathway-based multi-omics data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russell Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (3), pp.e1011814. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and perspectives for naming lipids in the context of lipidomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Witting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Bridge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucila Aimo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-023-02075-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome scale metabolic network modelling for metabolic profile predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (2), pp.e1011381. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1011381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.234. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-024-05845-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04652792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weight of evidence evaluation of the metabolism disrupting effects of triphenyl phosphate using an expert knowledge elicitation approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beausoleil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Thébault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrik Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Ermler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology and Applied Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 489, pp.116995. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.taap.2024.116995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04629007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic Profiling of PFOA-Exposed Mouse Liver by Multi-Modal Mass Spectrometry Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoffels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tina Angerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laila Mselli-Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 95 (16), pp.6568-6576. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c05470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 153 (3), pp.645-656. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tjnut.2022.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Despite similar clinical features metabolomics reveals distinct signatures in insulin resistant and progressively obese minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadia Ouzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 79 (2), pp.397-413. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13105-022-00940-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03941308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Does Your Body Deal With Fast-Food Meals?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers for Young Minds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frym.2022.707736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC-II-03 Zebrafish as a model for chemical induced adipogenesis and related metabolic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. den Broeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Habreaken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Farnezi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 368, pp.S32. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2022.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoiding the Misuse of Pathway Analysis Tools in Environmental Metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Bundy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c05588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplatform metabolomics for an integrative exploration of metabolic syndrome in older men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Brandolini-Bunlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EBioMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ebiom.2021.103440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenerational metabolomic fingerprints in mice ancestrally exposed to the obesogen TBT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riann Egusquiza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 157, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2021.106822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1008730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial metabolism supports resistance to IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Saland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 218 (5), pp.e20200924. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1084/jem.20200924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: Recommendations for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (9), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03344682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Analysis of miRNA and Gene Expression Changes in Response to an Obesogenic Diet to Explore the Impact of Transgenerational Supplementation with Omega 3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karla Fabiola Corral-Jara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rigaudière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (12), pp.3864. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12123864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postprandial NMR-Based Metabolic Exchanges Reflect Impaired Phenotypic Flexibility across Splanchnic Organs in the Obese Yucatan Mini-Pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (8), pp.2442. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12082442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (9), pp.338. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10090338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving lipid mapping in Genome Scale Metabolic Networks using ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16 (4), pp.44. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11306-020-01663-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: An Optimised Dual Extraction Method for the Simultaneous and Accurate Analysis of Polar Metabolites and Lipids Carried out on Single Biological Samples. Metabolites 2020, 10, 338</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Batut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Gales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (12), </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo10120490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arterio-venous metabolomics exploration reveals major changes across liver and intestine in the obese Yucatan minipig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-48997-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-Scale Modeling Approach Reveals Functional Metabolic Shifts during Hepatic Differentiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Corlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Dubois-Pot-Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.204-216. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jproteome.8b00524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An untargeted metabolomics approach to explore the metabolic modulation of HepG2 cells exposed to low doses of bisphenol A and 17β-estradiol 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas J. Cabaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fendo.2018.00571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early changes in tissue amino acid metabolism and nutrient routing in rats fed a high-fat diet: evidence from natural isotope abundances of nitrogen and carbon in tissue proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 119 (9), pp.981-991. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114518000326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated transcriptomics and metabolomics reveal signatures of lipid metabolism dysregulation in HepaRG liver cells exposed to PCB 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biserni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sucharitha Balu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (8), pp.2533-2547. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExploreViz: web component for interactive metabolic network visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (2), pp.312-313. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btx588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: collaborative edition and exploration of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Cottret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floréal Cabanettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (W1), 8 p. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gky301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computational solution to automatically map metabolite libraries in the context of genome scale metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Paulhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2016.00002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Isotopic Signatures of Variations in Body Nitrogen Fluxes: A Compartmental Model Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (10), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1003865⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dark chocolate and cocoa consumption on endothelial function and arterial stiffness in overweight adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila G. West</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molly D. Mcintyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debra L. Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 111 (4), pp.653-661. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114513002912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic and modeling investigation of long-term protein turnover in rat tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile C. Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 304 (3), pp.R218 - R231. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/ajpregu.00310.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein intake, calcium balance and health consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (3), pp.281 - 295. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ejcn.2011.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the diet on net endogenous acid production and acid–base balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliane Calvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Lassale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31 (3), pp.313 - 321. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2012.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of the dietary protein impacts the tissue-to-diet N-15 discrimination factors in laboratory rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (11), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0028046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using metabolic networks for the interpretation of lipidomics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INSERM 287. Lipidomics : principles and applications in Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSERM, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using omics studies and metabolic networks analysis for the exploration of metabolic effects of EDC: opportunities, pitfalls and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRC, Jun 2024, Lucca (Barga), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploration des échanges inter-organes par métabolomique artérioveineuse offre une perspective unique pour comprendre les perturbations métaboliques sous-jacentes dans l’installation de l'obésité et de l'insulino-résistance chez les miniporcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration multi-omique et in silico des effets transgénérationels et sexe-spécifiques induits par le TBT, un composé obésogène, sur le métabolisme hépatique de la souris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Courrent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arteriovenous metabolomic approach reveals specific metabolite exchanges across organs and provides unique insights for understanding underlying metabolic perturbations in obese and insulin-resistant minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fenaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme Journées Scienfitiques du Réseau Français de Métabolomique et Fluxomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RFMF, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMBA, a recommendation system for biomarker discovery using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the muscle metabolic response in anabolic and catabolic states using arterio-venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence A Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Chu-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Conference on Constraint-Based reconstruction and Analysis (COBRA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio-venous blood metabolomics profiles & constraint-based modelling approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Modélisation du Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptations in insulin resistant and dyslipidemic minipigs ranging from lean to morbid obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Bousahba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cohade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference on Trans-Pyrenean Investigations in Obesity and Diabetes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eNuGOweek 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03338806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Sense of lipidomics analyses using metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Lypidomistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling intrahepatic metabolic rewiring during the onset of obesity using arterio- venous blood metabolomics profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from metabolomic and molecular signatures to detect, in a blood sample, muscle anabolic resistance associated with catabolic situation. Case model of glucocorticoids effect in mini-pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Congress of Translational Research in Human Nutrition (ICTRHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of OMICS data in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Analyse et interprétation des données en protéomique et métabolomique : points communs et spécificités"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du réseau métabolique des cellules de Leucémies Aiguës Myéloïdes pour comprendre les différences métaboliques liées à la mutation sur IDH1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Fernando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Kaoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Sarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de Spectrométrie de Masse, Métabolomique et Fluxomique (SMMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring metabolic modulations using genome-scale network modelling and omics data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Metabolism in Systems Biology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sous contraintes du métabolisme : une approche globale pour l’étude des modulations métaboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées du club Métabo-Cancer GSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques de l'azote comme marqueurs des adaptations métaboliques à la qualité de l'apport protéique : analyse et interprétation par modélisation chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signatures isotopiques des dérégulations du métabolisme protéino-énergétique lors du développement d'un syndrome métabolique chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er séminaire Abondances Isotopiques Naturelles en Nutrition et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d15N and d13C values in body pools are biomarkers of the protein-energy dysregulations of the metabolic syndrome onse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMED 1st workshop on biomedical application of geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Gargonza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles témoignent de modulations nutritionnelles et physiopathologiques du métabolisme azoté : analyse par modélisation compartimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. pp.S29 - S30, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0007-9960(13)70311-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances isotopiques naturelles signent l’initiation nutritionnelle du syndrome métabolique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the multi-tissue estimation of protein turnover by compartmental analysis of the nitrogen isotope dynamics in rats fed a N-15-enriched diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Bos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Tomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Biology Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Washington D.C., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A refined strategy linking transcriptomics and metabolic models for deciphering chemical induced changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Abed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Le Balch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025 (Journées Ouvertes Biologie, Informatique et Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-omics data integration in constraint-based modeling of metabolic networks to study the metabolism of adipose-derived stem cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Stingl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jeanson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Emans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOBIM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Bordeaux &amp; Online, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-omics and modelling investigation reveals transgenerational, sex-specific effects of the obesogenic compound TBT on hepatic metabolism in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Chamorro-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshi Shioda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotox congress 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Athenes, Grece, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude métabolomique par RMN de l'exposition chronique à faible dose de composés génotoxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Brunato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Kembia-Kalombo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées scientifiques du RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04332320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of human isogenic epithelial cell lines as a relevant tool to study colon carcinogenesis and interaction between genes and environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liana C. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Toxicology Annual Meeting (SOT 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, San Diego, United States. , 3579, pp.P204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolomique multiplateforme (MS, RMN) : étude de l’impact de l'ajout de TSP sur les données MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedict Yanibada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Orlandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Analytics 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study Protocol: A 2-Month Cross-Over Controlled Feeding Trial Investigating the Effect of Animal and Plant Protein Intake on the Metabolome and Cardiometabolic Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Live Online 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Online, United States. 5 (Supplement_2), pp.1281, 2021, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cdn/nzab057_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetExplore: Omics data analysis in the context of metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chazalviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Rohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INPUT OF DEEP PHENOTYPING IN THE METABOLIC SYNDROME STRATIFICATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Monnerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Pétéra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Colsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France. , 262 p., 2020, Oral and Poster Abstracts European RMF Metabomeeting 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02505908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving prediction of essential genes using context-specific metabolic network ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast-Quenching Standard Comparison of two sampling and extraction protocols to perform metabolomic studies on human adherent cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European RFMF Metabomeeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hepatic metabolic changes during the onset of obesity using NMR metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatic metabolomics and transcriptomics provide valuable insights on inflammatory and metabolic features in rats fed on a high fat diet but showing similar clinical phenotyping alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02162582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hermier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaîa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the hepatic metabolic effects induced by PFOA exposure using a multiplatform metabolomics approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Congress of the European-Societies-of-Toxicology (EUROTOX) - Toxicology - Science Providing Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Helsinki, Finland. ELSEVIER IRELAND LTD, 2019, TOXICOLOGY LETTERS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Polakof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NuGOweek 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaïa Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired postprandial skeletal muscle metabolism in a minipig model of insulin resistance: insights from arteriovenous and biopsy-based metabolomics analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Jarzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. 168 p., 2019, Livre des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration of the hepatic metabolic effects induced by PFOA exposure using global &amp; combined metabolomics approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joran Villaret-Cazadamont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Butin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriant Bellvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Person</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gordon Research Conference on Environmental Endocrine Disruptors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Les Diablerets, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling hepatic metabolic changes during the onset of obesity from metabolomics arterio-venous blood exploration in minipigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tremblay-Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Amiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Canlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copenhagen Bioscience Conference 2017: Where big-data gets translated into knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Copenhague, Netherlands. 2017, Bioscience Conference 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural abundance of nitrogen isotopes in amino acids are biomarkers of the metabolic syndrome onset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus-Jürgen Petzke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Mary-Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mantha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th european nutrition conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Berlin, Germany. KARGER, 67, pp.1, 2015, Annals of Nutrition and Metabolism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing human metabolic networks using metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as a Tool in Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.85-114, 2015, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78242-084-2.00005-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human metabolic networks and metabolomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolomics as tool in nutrition research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead publishing Limited, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy to detect metabolic changes induced by exposure to chemicals from large sets of condition-specific metabolic models computed with enumeration techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louison Fresnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pathway analysis in metabolomics: pitfalls and best practice for the use of over-representation analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Wieder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Frainay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Vinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatory therapy targeting mitochondrial oxidative phosphorylation improves efficacy of IDH mutant inhibitors in acute myeloid leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Stuani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEXOM: Diversity-based enumeration of optimal context-specific metabolic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Rodríguez-Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo de Blasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Cam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abondances naturelles des isotopes stables de l'azote chez le rat : facteurs de variabilité et application pour l'étude des flux azotés et de l'impact métabolique de conditions nutritionnelles et physiopathologiques par modélisation compartimentale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Poupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences agricoles. AgroParisTech, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013AGPT0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00927219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04629007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ermler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2024.116995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Angerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03811311v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Broeder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habreaken" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farnezi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stingl" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.106" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riann Egusquiza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106822" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10090338" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly D. Mcintyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Piotrowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra L. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513002912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chesneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lassale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.196" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chesneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.01.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CS0H54J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kembia-Kalombo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00927219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cooke" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Wieder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Frainay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Ebbels" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-025-02335-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Frainay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Bowler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011814" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596970v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Witting" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Malik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Bridge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Aimo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-023-02075-x" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596969v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez Mier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1011381" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Fresnais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Riu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall," TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-024-05845-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04629007v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beausoleil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Th&#233;bault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Andersson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cabaton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Ermler" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.taap.2024.116995" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stoffels" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Angerer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mselli-Lakhal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c05470" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bousahba" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence A Castelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Ouzia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13105-022-00940-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03805014v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frym.2022.707736" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03811311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Broeder" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Habreaken" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farnezi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stingl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2022.07.106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bundy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Mier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c05588" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Comte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Monnerie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Brandolini-Bunlon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Castelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103440" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Chamorro-Garc&#237;a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riann Egusquiza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106822" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154775v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo de Blasio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Cam" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1008730" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563454v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Stuani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sabatier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Saland" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cognet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200924" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344682v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vinson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009105" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100700v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Fabiola Corral-Jara" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Ye" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rigaudi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12123864" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927174v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Amiel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12082442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joran Villaret-Cazadamont" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tournadre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Batut" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gales" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10090338" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935172v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Moreau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazalviel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-020-01663-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109907v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo10120490" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282295v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48997-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01937261v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Corlu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas J. Cabaton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dubois-Pot-Schneider" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.8b00524" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618654v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audebert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2018.00571" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761202v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mantha" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114518000326" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mesnage" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biserni" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucharitha Balu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2235-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621786v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Merlet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btx588" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Cottret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Cabanettes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Gloaguen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky301" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631089v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2016.00002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186909v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1003865" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638645v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila G. West" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly D. Mcintyre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Piotrowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra L. Miller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114513002912" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001592v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Tom&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile C. Bos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00310.2012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519022v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Calvez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Chesneau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lassale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Tom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2011.196" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01519016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lassale" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chesneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tom&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2012.01.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CS0H54J-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186796v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bos" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028046" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467810v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467827v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fenaille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshi Shioda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Chang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666938v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807772v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807737v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chu-Van" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457729v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cohade" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807711v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948334v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154641v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948297v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946080v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fernando" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kaoma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sarry" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598849v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Hermier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598850v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562202v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Huneau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Godin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hermier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01584713v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Huneau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(13)70311-0" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01592265v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Godin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445077v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lecomte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Abed" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Balch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181742v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Stingl" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gering" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jeanson" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Emans" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445062v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Gautier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Brunato" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kembia-Kalombo" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637792v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud T&#234;te" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana C. Arnaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Mentec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gallais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357965v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=benedict Yanibada" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Orlandi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948391v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rohan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505908v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie P&#233;t&#233;ra" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Colsch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948371v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948361v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Butin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Martin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162584v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162582v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306108v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Butin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285596v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Jarzaguet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678711v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriant Bellvert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Person" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01572322v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus-J&#252;rgen Petzke" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318813v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78242-084-2.00005-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187878v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188513v2" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grall" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240376v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935177v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Bosc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935163v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00927219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013AGPT0003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>