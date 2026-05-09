--- v0 (2026-04-07)
+++ v1 (2026-05-09)
@@ -66,3482 +66,3482 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Establishment of a pathosystem between pea and the necrotrophic fungus Botrytis cinerea with a focus on STP13-like sugar transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gmyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Versailles (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A transcriptomic atlas in Pisum sativum, facilitating systems biology approach of sugar transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Doidy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop Carbon Allocation in Plants : Advances in understanding carbon allocation and acquisition / Avancées dans la compréhension de l'allocation et de l'acquisition du carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Versailles, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and functional responses of STP13 genes in Pisum sativum under water deficit and fungal infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Gmyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain La Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root functioning, carbon allocation and tolerance to water stress in Pea (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference of the French Society of Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bordeaux (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Root functioning, carbon allocation and tolerance to water stress in Pea (&amp;lt;i&amp;gt;Pisum sativum&amp;lt;/i&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium on Root Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Ghent, Belgium. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tolerance to water stress, root functioning and carbon flux optimized for improved yield in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimized carbon fluxes for improved yields and water stress tolerance in peas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maurousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saclay Plant Science Summer School – Plant sugars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Saint-Lambert-des-Bois, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Evidence for Photosynthetic Dependency of Phloem Sap Generation in Minor Veins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A transcriptomic atlas facilitating systems biology approaches in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Gomes</w:t>
+                <w:t xml:space="preserve">Lisa Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.70274⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (6), pp.e70194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/csc2.70194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462575v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic atlas facilitating systems biology approaches in pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
+                <w:t xml:space="preserve">Experimental Evidence for Photosynthetic Dependency of Phloem Sap Generation in Minor Veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tcherkez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Broussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Dourmap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/csc2.70194⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (2), pp.1037-1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.70274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375785v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar Transport and Signaling in Shoot Branching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuhui Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gouaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Goma-Louamba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengrong Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (23), pp.13214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms252313214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome‐wide transcriptional responses to water deficit during seed development in Pisum sativum , focusing on sugar transport and metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vriet</w:t>
+                <w:t xml:space="preserve">Protein farnesylation is involved in nitrogen starvation adaptation in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bellenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.14062⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.105322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398337v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein farnesylation is involved in nitrogen starvation adaptation in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Bellenger</w:t>
+                <w:t xml:space="preserve">Genome‐wide transcriptional responses to water deficit during seed development in Pisum sativum , focusing on sugar transport and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ducos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lanoue</w:t>
+                <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2023.105322⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 175 (6), pp.e14062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.14062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119048v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fluxes and environmental interactions during legume development, with a specific focus on Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.13729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and root-knot nematode infection of tomato are influenced by mycorrhizal fungi and earthworms in an intercropping cultivation system with leeks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Detrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Djian-Caporalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169, pp.104181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03343176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome‐wide identification of invertases in Fabaceae , focusing on transcriptional regulation of Pisum sativum invertases in seed subjected to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadia Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 174 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.13673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of Arabidopsis thaliana in rhizobox culture system evaluated through the lens of root microbiome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Mignerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 455, pp.467-487. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11104-020-04650-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02937480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugars en route to the roots. Transport, metabolism and storage within plant roots and towards microorganisms of the rhizosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 165 (1), pp.44-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ppl.12751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02295534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon source–sink relationship in Arabidopsis thaliana: the role of sucrose transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Mainson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-017-2807-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit enhances C export to the roots in A. thaliana plants with contribution of sucrose transporters in both shoot and roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Hennion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.15.01926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01378940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-to-sink transport of sugar and regulation by environmental factors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain La Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossitza Atanassova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Dédaldéchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeny and reticulate origins of the polyploid Bromus species from section Genea (Poaceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fortune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika L. Aïnouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 95 (4), pp.454-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation suggests interaction between cold acclimation and metabolic regulation of Leaf senescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Purdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lemaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 143 (1), pp.434-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.106.091355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00132877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sugar-induced senescence on gene expression and implications for the regulation of senescence in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Pelzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Wingler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 224(3), pp.556-568</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Promoter of the Tnt1A Retrotransposon: A Biomarker to Monitor Ozone but not Formaldehyde and Benzene Pollution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
+                <w:t xml:space="preserve">The promoter of Tnt1A retrotransposon: a biomarker to monitor ozone but not formaldehyde and benzene pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Angele M. A. Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Salvado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 159 (1), pp.115-124. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 159 (1), pp.115-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03659268v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The promoter of Tnt1A retrotransposon: a biomarker to monitor ozone but not formaldehyde and benzene pollution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Salvado</w:t>
+                <w:t xml:space="preserve">The Promoter of the Tnt1A Retrotransposon: A Biomarker to Monitor Ozone but not Formaldehyde and Benzene Pollution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pourtau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Lauga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angele Grandbastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 159 (1), pp.115-124</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 159 (1), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:WATE.0000049168.24841.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680106v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The promoter of the Tnt1A retrotransposon is activated by ozone air pollution in tomato, but not in its natural host tobacco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Lauga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Audéon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angèle Grandbastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Goulas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 165 (5), pp.983-992. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0168-9452(03)00278-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593286v1</w:t>
-              </w:r>
-[...901 lines deleted...]
-                <w:t xml:space="preserve">hal-05465190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3611,51 +3611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Vilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Le Hir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque international de la Societé Française de Biologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
@@ -3678,359 +3678,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional regulation of sugar transport and starch metabolism during pea seed development following a water deficit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Tolérance au stress hydrique, fonctionnement racinaire et flux de carbone optimisés, pour une amélioration du rendement chez le pois (Pisum sativum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vriet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Artault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles (FR), France</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Écologie des Interaction Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479107v1</w:t>
+                <w:t xml:space="preserve">hal-05497682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance au stress hydrique, fonctionnement racinaire et flux de carbone optimisés, pour une amélioration du rendement chez le pois (Pisum sativum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional regulation of sugar transport and starch metabolism during pea seed development following a water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatepe Kodjovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Coulon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Artault</w:t>
+                <w:t xml:space="preserve">Bouziane Moumen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau Écologie des Interaction Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop Carbon Allocation in Plants - Advances in carbon allocation and acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497682v1</w:t>
+                <w:t xml:space="preserve">hal-05479107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon fluxes in response to drought with a specific focus on Pisum sativum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference of the French Society of Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFBV, Aug 2022, Montpellier (34000), France</w:t>
@@ -4059,103 +4059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering sugar transporters and invertases in Fabaceae subjected to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maurousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Sugar Allocation in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Versailles (FR), France</w:t>
@@ -4178,277 +4178,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential expression of sugar transporters of Arabidopsis thaliana during water stress</w:t>
+                <w:t xml:space="preserve">Régulation de l'expression de transporteurs de sucres dans la réponse de la Vigne (V. vinifera) au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Medici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maryse Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrée Bourbouloux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pourtau</w:t>
+                <w:t xml:space="preserve">Amélie Saumonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Plant Science Organisation 4th EPSO Conference « Plants for Life »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulon, France</w:t>
+              <w:t xml:space="preserve">6ème Congrès Jeunes chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497866v1</w:t>
+                <w:t xml:space="preserve">hal-00495139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation de l'expression de transporteurs de sucres dans la réponse de la Vigne (V. vinifera) au stress hydrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Differential expression of sugar transporters of Arabidopsis thaliana during water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Laloi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Lallemand</w:t>
+                <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gaillard</w:t>
+                <w:t xml:space="preserve">Andrée Bourbouloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Congrès Jeunes chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Tours, France</w:t>
+              <w:t xml:space="preserve">European Plant Science Organisation 4th EPSO Conference « Plants for Life »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00495139v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4466,90 +4466,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription factor dataset in the pea genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gatepe Cedoine Kodjovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Moumen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Doidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -4603,90 +4603,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Experimental Rhizobox System for the Integrative Analysis of Root Development and Abiotic Stress Responses Under Water-Deficit Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pourtau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2642, Springer US, pp.375-386, 2023, Methods in Molecular Biology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4889,51 +4889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462575v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Broussard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70274" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398337v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14062" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119048v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bellenger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027092v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13729" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027277v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Kadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13673" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02937480v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mignerot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hennion" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04650-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12751" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661006v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mainson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2807-4" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378940v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870386v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132877v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Purdy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091355" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jennings" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pallas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wingler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03659268v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lauga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angele Grandbastien" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000049168.24841.16" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BG4B7V0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680106v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourtau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salvado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03593286v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(03)00278-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W453BPDM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462851v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Kodjovi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Chedid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499596v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465137v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465190v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479107v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497866v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Laloi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bourbouloux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495139v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lallemand" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462864v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Couturier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Artault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gmyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S La Camera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462851v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Kodjovi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Goma-Louamba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Moumen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Doidy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269557v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain La Camera" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Chedid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bunel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thibault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499596v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465190v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vriet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maurousset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lemoine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375785v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatepe Cedoine Kodjovi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.70194" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tcherkez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Broussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Dourmap" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Abadie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.70274" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910946v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gouaille" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengrong Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252313214" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04119048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bellenger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ducos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105322" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Porcheron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.14062" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027092v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13729" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Detrey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cognard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marteu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104181" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027277v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadia Kadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13673" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02937480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mignerot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hennion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gravouil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04650-w" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295534v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12751" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Mainson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-017-2807-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378940v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01926" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870386v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossitza Atanassova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne D&#233;dald&#233;champ" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allario" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00272" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312791v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fortune" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika L. A&#239;nouche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Purdy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemaitre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.106.091355" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096471v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Jennings" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Pelzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Pallas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Wingler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680106v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pourtau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Lauga" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angele M. A. Grandbastien" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goulas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Salvado" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03659268v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lauga" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Angele Grandbastien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:WATE.0000049168.24841.16" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BG4B7V0R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03593286v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Aud&#233;on" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#232;le Grandbastien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-9452(03)00278-4" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W453BPDM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04634618v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Vignolles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vilaine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Le Hir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497682v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479107v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462728v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479092v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495139v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Medici" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Laloi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saumonneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lallemand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497866v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Bourbouloux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462569v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514710v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_20" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>