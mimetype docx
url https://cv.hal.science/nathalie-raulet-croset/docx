--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -231,200 +231,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What does freedom mean in liberated companies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg Ashworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 53 (2), pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.053.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chloé Steux, De l’éco-conception aux éco-innovations circulaires : cadrage et transformations des pratiques des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprises et Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.148-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077785v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03998432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does solidarity develop in a space? The case of a coworking space for solidarity entrepreneurs</w:t>
               </w:r>
@@ -807,209 +807,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interrelated agencies in an animal-centred organisation: the case of hunting with hounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.191-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14759551.2020.1791864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La question du territoire en sciences de gestion – Point de vue sur le territoire comme ressource pour les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (3), pp.33-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/qdm.213.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843292v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03251610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation d’un management collaboratif entre acteurs publics et acteurs civils : Le rôle d’organisation frontière d’une association d’insertion dans l’emploi pour les jeunes diplômés</w:t>
               </w:r>
@@ -1203,51 +1203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles formes de contrôle dans l’entreprise libérée ? Deux études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,57 +1426,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The liberated firm, a radical innovation or a mere avatar of participatory management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étudier un courant managérial émergent : quelle démarche de recherche?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1491,3561 +1586,3466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (1), pp.96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02013075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’entreprise libérée » : analyse de la diffusion d’un modèle managérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXIII (56), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.056.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise libérée, innovation radicale ou simple avatar du management participatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.14-23</w:t>
+              <w:t xml:space="preserve">, 2017, 127, pp.38-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The conditions for a successful mentoring relationship: The followup on young graduates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies discursives de légitimation des nouvelles segmentations des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02000680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defending underage migrants across free on-line spaces : Behind the scene of a « non-organization »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Nonprofit Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.24-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronoflex, la confiance au centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des cas en gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la réussite de la relation de parrainage. Le cas emblématique de l’accompagnement des jeunes diplômés par l’association NQT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (4), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.126.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NQT, le réseau des entreprises pour l’égalité des chances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 715, pp.48-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion paradoxale des compétences de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The management device in the blind spot to resistance to change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), pp.18-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation de logiques institutionnelles et dynamique des routines organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Manager les tensions, manager sous tension, 40 (240), pp.29-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du client et management : un processus de structuration sous contrôle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.118.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chasse à courre, un spectacle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.116.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching spatial practices through Commentated Walks: “on the move” and “walking with”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organizational Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.27-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01999533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des parcours commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, XXIII (56), pp.205. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, Supplément, pp.109-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une contribution de la théorie de l'activité au changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.132.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale autour des personnes âgées : la construction de gouvernances territoriales différenciées. Etude au travers du cas de la téléassistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.059.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des parcours commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, HS (Supplément), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.hs01.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les managers de proximité face aux compétences : une approche située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 127, pp.38-49</w:t>
+              <w:t xml:space="preserve">, 2013, 113, pp.62-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Damien Collard</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting territorial multi-stakeholder cooperation, coordination and collaboration : strategic and managerial issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°50, février 2012, p. 122-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision comme activité managériale située. Une approche pragmatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (225), pp.109 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.225.109-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations sociales et rationalisation budgétaire : quelles interactions entre deux logiques institutionnelles antagonistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chemin-Bouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.607 - 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.607-627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage déviant et dynamique d'évolution d'une offre de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2011, 105, pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting territorial multi-stakeholder cooperation, coordination and collaboration:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Defélix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (50), pp.122-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration de l'offre de téléassistance pour les personnes âgées : créer la proximité à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.254-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96, pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de situation : contribution à l'analyse de l'activité managériale dans un contexte d'ambiguïté et d'incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.27-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension territoriale des situations de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (184), pp.137-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation, insécurité, civilité : quand les habitants s'en mêlent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.55-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une action publique locale en matière de sécurité : territoires d'action et choix organisationnels – Le cas d'un contrat local de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de recherche du GREGOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamque de l'apprentissage &amp;quot;situé&amp;quot;. L'exemple des compétences dites de &amp;quot;médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 103, pp.20. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 59, pp.17-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrages et projets de territoire dans les processus d'action locaux en faveur du patrimoine naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.41-57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...2574 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadrages et projets de territoire dans les processus d'action locaux en faveur du patrimoine naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pivot</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 10, pp.41-57</w:t>
+              <w:t xml:space="preserve">, 2005, 10, pp.41-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5295,510 +5295,618 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How co-working spaces can allow and support solidarity-based entrepreneurship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quand la mise en espace de causes conditionne la nature et l'évolution du projet associatif sur un territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Prebay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airmap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la mise en espace de causes conditionne la nature et l'évolution du projet associatif : résultats d'une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Prebay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La solidarité au cœur de la fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airmap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en dispositif de l’agroécologie : le cas du projet AgroEcoDiv en Guadeloupe, à la croisée de l’action publique et de l’action scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,263 +5921,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact d’une crise sur une meta-organisation dormante : le cas du tourisme au maroc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Elkarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of a crisis on a dormant meta-organization: the case of tourism in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Elkarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numbers’ agency in control tool design: a study of social impact evaluation in a non profit organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6085,73 +6193,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur le Chiffre responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRM, Université Côte d’Azur, 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux approches de la solidarité en tension dans un espace organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6180,73 +6288,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airmap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the use of space entails cords and discords in a solidarity-based coworking initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6275,371 +6383,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03938726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-working spaces: How to combine entrepreneurship and solidarity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fabriques de l’employabilité : une lecture conventionnaliste des dispositifs de gestion du maintien en emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours réflexifs sur une recherche-action : La participation d’une équipe de recherche à l’écriture du Livre Blanc de l’association NQT.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6655,643 +6763,643 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Projet Agro-Eco-Div</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Guadeloupe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03180439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile construction d’un entrepreneuriat solidaire. Le cas d’un incubateur solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique collaborative d’un écrit entre chercheurs et praticiens : Le cas d'un Livre Blanc, entre outil de communication et co-production de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée de recherche « La co-création de savoirs entre chercheurs et praticiens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe ESC Clermont / CleRMa, l’Institut Mines-Telecom BS et la Société de Philosophie des Sciences de Gestion, Oct 2020, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tackling grand challenges: how organizations intentionally create their own organizational form to face problem that go beyond them?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steyer Véronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EGOS colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical roots of freedom and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère journée de recherche « La co-création de savoirs entre chercheurs et praticiens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe ESC Clermont / CleRMa, l’Institut Mines-Telecom BS et la Société de Philosophie des Sciences de Gestion, Oct 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conference R&amp;D management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...116 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th EGOS Colloquium : Enlightening the Future: The Challenge for Organizations, Sub-theme 03: [SWG] When Civil Society Re-enchants the World: Changing Society by Governing the Common Good</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)-creating the commons : the case of the social construction of water as new commons in the city of Naples (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...90 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophical roots of freedom and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7307,73 +7415,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of rationalities in social impact evaluation : a study in a French non profit organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7389,195 +7497,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte, situation et lieu : mieux comprendre la spatialisation du management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sergot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque international de l’AGeCSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02273221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrono Flex et Poult : un modèle de management à libération contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7592,87 +7700,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02148638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise « libérée » : Les ingrédients psycho-sociaux d’un changement organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,168 +7795,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02161515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freedom in french organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euram</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronoflex et Poult : un modèle de management à liberation contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conditions organisationnelles de la rencontre entre acteurs publics et acteurs civils. Le cas de l’association « Nos Quartiers ont des Talents »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7877,182 +8080,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque de l’AIRMAP (Association Internationale de Recherche en Management Public)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour (IAE Pau-Bayonne / CREG-MET / Chaire OPTIMA), May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8067,194 +8175,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Décision et Sociocratie, IAE Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier urgence et partage de la décision : de la construction du processus de décision dans le cas d’une organisation militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème journée du groupe thématique « Décision et Organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02309298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social impact measurement as a rational myth: a study of the building process of practice in a nonprofit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Torloni Capri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment décider dans une organisation sans hiérarchie et sans porte-parole ? Une approche par la théorie de la régulation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8283,250 +8568,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des rencontres GESS (Gestion des Economies Sociales et Solidaires)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...176 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une pratique hybride au travers d’écrits organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8568,73 +8676,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">85ème congrès de l'Association francophone pour le savoir (ACFAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université McGill (Montréal, Canada) et l’ACFAS, May 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of the « good practice »: managing time to frame inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8663,182 +8771,264 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How animal's resistance contribute to organizational life : an analysis through animal's agencies in the case of hunting with hounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCOS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How philosophical roots of freedom create novel ways of managing in French organisations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8853,73 +9043,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Organization Studies Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Mykonos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organising civil society resistance across free on-line spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8948,277 +9138,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for third-Sector Research (ISTR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation aux dynamiques des situations de gestions environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche interdisciplinaire : Aborder les problèmes d’environnement comme des situations de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Strasbourg, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l’impact d’une recherche en Sciences de gestion : étude du cas des entreprises libérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9233,87 +9341,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats Généraux du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle de l’entreprise libérée, remake du management participatif ou innovation radicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9328,73 +9436,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise ‘responsible native’ : un objet de recherche pertinent en RSE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9403,430 +9511,430 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle du Business Partner à l’épreuve. Les enseignements d’une enquête auprès de dirigeants d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2015, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage entre explorations des connaissances scientifiques et des valeurs d’usages : la caractérisation de nouvelles modalités à partir du cas d’une entreprise dans les technologies de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ième Rencontre du Groupe de Recherche Thématique « Innovation » de l’AIMS, "Le management de l’innovation : Où en sommes-nous ? Où allons-nous ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Sep 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01306684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9885,263 +9993,263 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00952573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement organisationnel et théorie de l’activité, Cadre conceptuel et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02160381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blended practices, a place for creative resistance in a top down strategic change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Teulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Egos Colloquium ,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00572965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Organizations and Situations : A Pragmatist view of Organizing Through the Process of Inquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10157,73 +10265,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Vienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incivilités et leur traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Ecole de Paris du Management, Série Vies collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of situation: A key concept to study strategizing and organizing practices in a context of risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10239,168 +10442,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation : au cœur du lien entre connaissance et activité managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10416,565 +10524,565 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une action publique locale en matière de sécurité : territoires d'action et choix organisationnels – Le cas d'un Contrat local de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15° Colloque international de la revue Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité&amp;quot; et &amp;quot;Services de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du Plan Urbain Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique et territoires locaux : la gestion de situations “intermédiaires”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS - Atelier Stratégies, Espaces et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de médiation sociale : des espaces d'apprentissage intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Plan Urbain Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Colloque Travail et Action Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local organizational set up for environment preservation as resulting from a lining up process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des savoirs de RetD et gestion des ressources humaines : le cas des savoir-faire critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de&amp;quot;situation&amp;quot; dans les sciences du management: analyser l'incertitude, l'ambiguïté et l'imprévu dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10990,584 +11098,672 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de services urbains de médiation à la croisée des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres Ville - Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse cognitive de l'émergence d'une coopération : le cadrage, une forme cognitive globale “située” ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIè Conférence Internationale de Management stratégique, AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextes d'action et constructivismes : trois illustrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constructivismes et Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Definitions and Redefinitions of an Environmental Problem : Partners and Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vè Conférence Internationale de la S.A.S.E.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1994, New York, France. pp.83-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (11)</w:t>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction aux sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de France, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05464600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact social dans les organisations solidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de France, 2026</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE-WILEY, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinventing Territories through Solidarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">ISTE-WILEY, 2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11575,881 +11771,881 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enquête de Terrain en Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire le management autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions EMS, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement en mal de gestion. Les apports d'une perspective situationnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Joseph Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires du Septentrion; Presses Universitaires du Septentrion; Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.358, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.103062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Joseph Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Fernandez</w:t>
+                <w:t xml:space="preserve">hal-03140212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et participation. Approches critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...40 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses des Mines, pp.282, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation et participation : Approches critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses des Mines, pp.282, 2018</w:t>
+              <w:t xml:space="preserve">Presses de l'Ecole des mines, 282 p., 2018, 978-2-35671-535-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Valérie Beaudouin</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements humains et management / Human behaviour and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alexandre-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gruère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Ecole des mines, 282 p., 2018, 978-2-35671-535-7</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NC. Pearson Education France, 352 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements humains et management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Alexandre-Bailly</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alexandre-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gruere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pearson Education France. Pearson Education France, 352 p., 2009, Management</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportements humains et management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Alexandre-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gruère</w:t>
+                <w:t xml:space="preserve">Denis Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gruere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">NC. Pearson Education France, 352 p., 2009</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pearson Education, pp.000, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...227 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12459,405 +12655,478 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Vygotski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise CHEVALIER; Clotilde CORON; Hugo GAILLARD; Ewan OIRY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.453-466, 2024, 9782376879763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Weick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations en GRH dans l’ESS : de la neutralité à la réflexivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La GRH dans les organisations de l’Economie sociale et solidaire – Les valeurs à l’épreuve des pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.187-200, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soutenir l’innovation sociale dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Vierge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Albert-Cromarias, Thérèse Albertini &amp; Patrick Terramorsi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques collectives et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.103-126, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agencement, machine et Rhizome – La philosophie de Gilles Deleuze pour réfléchir aux outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert P. &amp; Mourey D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et outils de gestion. Entre dévoilement des impensés et nouvelles potentialités de théorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.223-245, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise libérée : les ingrédients psychosociaux d’un changement organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,264 +13145,191 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Battistelli A., Lagabrielle C., Steiner D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management, innovation, bien-être</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.21-38, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAVI France-Picardy. A managerial innovation built on humanist values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistic Management in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2021, Humanism in Business Series, 978-3-030-51544-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51545-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ? Étude du cas d’une « entreprise libérée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13152,271 +13348,443 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hussenot, A., Lanciano, É., Lorino, P., &amp; Sambugaro, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Lava, pp.107-128, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated individual competences, practices and institutional logics: identification of blended practices among front-line employees in a railway company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Teulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grasser Benoît, Sabrina Loufrani-Fedida, Ewan Oiry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie et contrôle dans l’entreprise libérée : des effets paradoxaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Karsenty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Karsenty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Libérer l'entreprise, ça marche ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octares, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Daele A., Hellemans C., Casini A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien être et diversité des situations de travail. Tome 3 : Pratiques organisationnelles et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.235-245, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care et services aux personnes âgées : des responsabilités étagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Raulet-Croset; Valérie Beaudouin; Michael Baker; Brice Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et participation: Approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.205-220, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Impact Measurement as a Dynamic Process: A Study in a French Non-profit Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13436,87 +13804,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mitev Nathalie; Morgan-Thomas Anna; Lorino Philippe; de Vaujany François-Xavier; Nama Yesh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiality and Managerial Techniques. Technology, Work and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave Macmillan, pp.325-354, 2018, 978-3-319-66100-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Materialization of a Managerial Model Contributes to its Take Up: The Case of ‘Liberating Management’ in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13525,679 +13893,507 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Mitev, Anna Morgan-Thomas, Philippe Lorino, Francois-Xavier de Vaujany, Yesh Nama. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiality and Managerial Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.281-305, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66101-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...171 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bonneveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...128 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14242,73 +14438,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing resisting activities in on-line social spaces: regulation, communities, materiality. The case of a citizen’s movement defending undocumented migrant pupils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14341,73 +14537,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier de Vaujany, Nathalie Mitev, Giovan Francesco Lanzara, Anouk Mukherjee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiality, Rules and Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.154-174, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14429,372 +14625,372 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du risque de chute au maintien à domicile des personnes âgées dépendantes : trente ans de téléassistance en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Tripier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque : Journées de la Maison des sciences de l’homme Ange-Guépin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.19-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When urban space becomes organizational space: a space-based coordination to deal with volatile and recurring problems of urban incivility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois-Xavier de Vaujany; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiality and Space : Organizations, artefacts and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.157-178, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations en question : formes organisationnelles et comportement des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Management des entreprises : L’essentiel de la gestion par les meilleurs professeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, pp.87-104, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec&amp;quot;, &amp;quot;faire sans&amp;quot; : quand les habitants s'en mêlent et que les nœuds se nouent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14827,73 +15023,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AUBERTEL P.; MENARD F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville pour tous, un enjeu pour les services publics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUCA, La Documentation française, pp.143-158, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de médiation sociale : des espaces d'apprentissage intermédiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14909,465 +15105,465 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et action publique : les dynamiques intermédiaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, pp.ch.2-, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.878-887, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode ethnographique en ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.878-887, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches de lecture sur « A behavioral theory of the firm », Cyert et March et « Organizations », March et Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A la recherche de l’organisation, Tome 2, De Taylor à aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Banlieue Média, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de services urbains de médiation : à la croisée des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démocratie et management local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessaire création de territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une autre nouvelle économie ? Services mutualisés, ville et proximité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds. l'Aube, pp.65-76, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de structuration et émergence de la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connivences d’acteurs, contrats, coopération inter-entreprise et métamorphose des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Nancy, pp.225-240, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15377,227 +15573,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance + : réorganisation et conduite du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Monneuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La téléassistance pour le maintien à domicile : comment dépasser une logique d'offre technologique et construire des usages pertinents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique et ordre social à l'épreuve des incivilités - des dispositifs et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15606,351 +15802,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Lamireau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation et transmission des savoir-faire critiques des contextes de changement - Analyse du domaine de la recherche et développement chez France Télécom (en coll. avec le GREGOR, IAE Paris)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétences de médiation et micro-territoires urbains : le cas de l'association Phare Emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de nouveaux services urbains : à la croisée des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de l'homme et de la société dans la formation permanente des cadres et des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Girin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Szuyska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15960,410 +16156,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des dynamiques d’action collective volontaire pour la gestion de la pollution de l’eau : Recueil d’études cas approfondies illustrant la diversité des dynamiques - rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des actions collectives pour la gestion de la pollution de l’eau et facteurs clés de leurs dynamiques - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la dynamique des actions collectives pour la protection de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Marrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d’action collective volontaire pour la protection de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16373,105 +16569,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la coopération à l’organisation territoriale émergente : à la jonction des situations, des espaces, et des activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Paris 1 - Panthéon Sorbonne, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02024731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16618,51 +16814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.7930" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg Ashworth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089030ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boud&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2020.1791864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03179267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.081.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Livian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005432v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.056.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Crozet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.118.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.116.0043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Triomphe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.132.0067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347007v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510067v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.607-627" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Michaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pivot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raulet Croset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prebay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698611v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elkarne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698620v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428412v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251875v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03180439v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251863v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Battistelli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steyer V&#233;ronique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02973670v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251847v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251854v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251851v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990723v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878121v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01542842v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622506v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281651v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280404v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280348v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280381v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739092v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160381v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263156v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262981v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262825v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263185v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicolas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251698v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140212v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00494877v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gru&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00490689v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gruere" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262593v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698072v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077770v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380099v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Vierge" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990659v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843372v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51545-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990688v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251767v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251753v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802828v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251723v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66101-8_11" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085911v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065532v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060754v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060865v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405878v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262910v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262694v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262721v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263187v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262693v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262692v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263186v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518204v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549813v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262900v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lamireau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262597v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262596v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262595v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263195v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szuyska" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02024731v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.7930" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg Ashworth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089030ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boud&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2020.1791864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03179267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.081.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Livian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.056.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Crozet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.118.0067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.116.0043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Triomphe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.132.0067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.607-627" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Michaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pivot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raulet Croset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prebay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elkarne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03180439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256302v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02973670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Battistelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steyer V&#233;ronique" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01542842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00494877v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gru&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00490689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gruere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698072v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380099v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Vierge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843372v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51545-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990688v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251767v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251723v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66101-8_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060754v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052553v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405878v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262694v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262693v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549813v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262900v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lamireau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262596v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szuyska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02024731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>