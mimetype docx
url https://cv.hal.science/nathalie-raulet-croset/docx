--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -231,200 +231,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Steux, De l’éco-conception aux éco-innovations circulaires : cadrage et transformations des pratiques des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.148-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What does freedom mean in liberated companies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg Ashworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 53 (2), pp.34-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entin.053.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03998432v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05077785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does solidarity develop in a space? The case of a coworking space for solidarity entrepreneurs</w:t>
               </w:r>
@@ -508,50 +508,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluating social impact in practice: Constructing a response to institutional demand in a French nonprofit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apce.12368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment la solidarité peut-elle s’inscrire dans l’espace ? Le cas d’un espace de coworking d’entrepreneurs solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -582,73 +673,73 @@
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. XXVIII (75), pp.101-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.075.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coworking : un espace cohérent pour marier entrepreneuriat et ESS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -667,4657 +758,4566 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (2), pp.142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1089030ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du territoire en sciences de gestion – Point de vue sur le territoire comme ressource pour les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apce.12368⟩</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.213.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrelated agencies in an animal-centred organisation: the case of hunting with hounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boudès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture and Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (3), pp.191-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14759551.2020.1791864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de la régulation sociale : Hommage à Jean-Daniel Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richebé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Livian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.213.0033⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (291), pp.105-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles formes de contrôle dans l’entreprise libérée ? Deux études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (9), pp.3-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Shadowing: A Gateway to Organizing? The Case of Hunting with Hounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.45-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.v23i3.5426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation d’un management collaboratif entre acteurs publics et acteurs civils : Le rôle d’organisation frontière d’une association d’insertion dans l’emploi pour les jeunes diplômés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (1), pp.9-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.081.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The liberated firm, a radical innovation or a mere avatar of participatory management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...16 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier un courant managérial émergent : quelle démarche de recherche?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02013075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defending underage migrants across free on-line spaces : Behind the scene of a « non-organization »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Nonprofit Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.24-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies discursives de légitimation des nouvelles segmentations des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02000680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronoflex, la confiance au centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des cas en gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’entreprise libérée » : analyse de la diffusion d’un modèle managérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, XXIII (56), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.056.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise libérée, innovation radicale ou simple avatar du management participatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.38-49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The conditions for a successful mentoring relationship: The followup on young graduates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la réussite de la relation de parrainage. Le cas emblématique de l’accompagnement des jeunes diplômés par l’association NQT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (4), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.126.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NQT, le réseau des entreprises pour l’égalité des chances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 715, pp.48-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The management device in the blind spot to resistance to change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), pp.18-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion paradoxale des compétences de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching spatial practices through Commentated Walks: “on the move” and “walking with”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organizational Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.27-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01999533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du client et management : un processus de structuration sous contrôle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.118.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chasse à courre, un spectacle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.116.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation de logiques institutionnelles et dynamique des routines organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Manager les tensions, manager sous tension, 40 (240), pp.29-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une contribution de la théorie de l'activité au changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Triomphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.132.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des parcours commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Supplément, pp.109-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale autour des personnes âgées : la construction de gouvernances territoriales différenciées. Etude au travers du cas de la téléassistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.059.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des parcours commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, HS (Supplément), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.hs01.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les managers de proximité face aux compétences : une approche située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.62-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting territorial multi-stakeholder cooperation, coordination and collaboration : strategic and managerial issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°50, février 2012, p. 122-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision comme activité managériale située. Une approche pragmatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (225), pp.109 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.225.109-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations sociales et rationalisation budgétaire : quelles interactions entre deux logiques institutionnelles antagonistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chemin-Bouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.607 - 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.607-627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting territorial multi-stakeholder cooperation, coordination and collaboration:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Defélix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (50), pp.122-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage déviant et dynamique d'évolution d'une offre de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration de l'offre de téléassistance pour les personnes âgées : créer la proximité à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.254-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96, pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de situation : contribution à l'analyse de l'activité managériale dans un contexte d'ambiguïté et d'incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (3), pp.45-65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.27-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension territoriale des situations de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...136 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (291), pp.105-128. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 34 (184), pp.137-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une action publique locale en matière de sécurité : territoires d'action et choix organisationnels – Le cas d'un contrat local de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de recherche du GREGOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation, insécurité, civilité : quand les habitants s'en mêlent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.55-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamque de l'apprentissage &amp;quot;situé&amp;quot;. L'exemple des compétences dites de &amp;quot;médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrages et projets de territoire dans les processus d'action locaux en faveur du patrimoine naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.41-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrages et projets de territoire dans les processus d'action locaux en faveur du patrimoine naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conflit à la coopération autour d'un problème d'environnement - Une première étape, la construction d'un cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.14-23</w:t>
+              <w:t xml:space="preserve">, 1998, 51, pp.4-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et qualité de l'eau : négociation et rôle de la recherche - Le cas du programme AGREV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...3584 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Raulet Croset</w:t>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, pp.177-193</w:t>
+              <w:t xml:space="preserve">, 1994, 28, pp.177--193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231584v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-00263181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et qualité de l'eau : négociation et rôle de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">N. Raulet Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 28, pp.177--193</w:t>
+              <w:t xml:space="preserve">, 1994, pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263181v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5329,50 +5329,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand la mise en espace de causes conditionne la nature et l'évolution du projet associatif sur un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Prebay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Airmap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How co-working spaces can allow and support solidarity-based entrepreneurship?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5394,3287 +5502,3179 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th CIRIEC International Research Conference on Social Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la mise en espace de causes conditionne la nature et l'évolution du projet associatif : résultats d'une étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Prebay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Gestion des Entreprises Sociales et Solidaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of a crisis on a dormant meta-organization: the case of tourism in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Elkarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Chabaud</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La solidarité au cœur de la fabrique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Prebay</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airmap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Versailles, France</w:t>
+              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aude Prebay</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gestion des Entreprises Sociales et Solidaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Angers, France</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en dispositif de l’agroécologie : le cas du projet AgroEcoDiv en Guadeloupe, à la croisée de l’action publique et de l’action scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact d’une crise sur une meta-organisation dormante : le cas du tourisme au maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Elkarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numbers’ agency in control tool design: a study of social impact evaluation in a non profit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le Chiffre responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRM, Université Côte d’Azur, 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the use of space entails cords and discords in a solidarity-based coworking initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux approches de la solidarité en tension dans un espace organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airmap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">, 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fabriques de l’employabilité : une lecture conventionnaliste des dispositifs de gestion du maintien en emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGRH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-working spaces: How to combine entrepreneurship and solidarity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours réflexifs sur une recherche-action : La participation d’une équipe de recherche à l’écriture du Livre Blanc de l’association NQT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Projet Agro-Eco-Div</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Guadeloupe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling grand challenges: how organizations intentionally create their own organizational form to face problem that go beyond them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steyer Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique collaborative d’un écrit entre chercheurs et praticiens : Le cas d'un Livre Blanc, entre outil de communication et co-production de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée de recherche « La co-création de savoirs entre chercheurs et praticiens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe ESC Clermont / CleRMa, l’Institut Mines-Telecom BS et la Société de Philosophie des Sciences de Gestion, Oct 2020, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile construction d’un entrepreneuriat solidaire. Le cas d’un incubateur solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of rationalities in social impact evaluation : a study in a French non profit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th EGOS Colloquium : Enlightening the Future: The Challenge for Organizations, Sub-theme 03: [SWG] When Civil Society Re-enchants the World: Changing Society by Governing the Common Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom. 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical roots of freedom and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference R&amp;D management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)-creating the commons : the case of the social construction of water as new commons in the city of Naples (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical roots of freedom and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Décision et Sociocratie, IAE Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte, situation et lieu : mieux comprendre la spatialisation du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème colloque international de l’AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02273221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrono Flex et Poult : un modèle de management à libération contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise « libérée » : Les ingrédients psycho-sociaux d’un changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02161515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freedom in french organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronoflex et Poult : un modèle de management à liberation contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions organisationnelles de la rencontre entre acteurs publics et acteurs civils. Le cas de l’association « Nos Quartiers ont des Talents »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque de l’AIRMAP (Association Internationale de Recherche en Management Public)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour (IAE Pau-Bayonne / CREG-MET / Chaire OPTIMA), May 2018, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Torloni Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment décider dans une organisation sans hiérarchie et sans porte-parole ? Une approche par la théorie de la régulation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des rencontres GESS (Gestion des Economies Sociales et Solidaires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier urgence et partage de la décision : de la construction du processus de décision dans le cas d’une organisation militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème journée du groupe thématique « Décision et Organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02309298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social impact measurement as a rational myth: a study of the building process of practice in a nonprofit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...73 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une pratique hybride au travers d’écrits organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...828 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...1899 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8725,64 +8725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of the « good practice »: managing time to frame inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8801,437 +8801,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le modèle de l’entreprise libérée, remake du management participatif ou innovation radicale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How animal's resistance contribute to organizational life : an analysis through animal's agencies in the case of hunting with hounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How philosophical roots of freedom create novel ways of managing in French organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Organization Studies Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mykonos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organising civil society resistance across free on-line spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for third-Sector Research (ISTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">How animal's resistance contribute to organizational life : an analysis through animal's agencies in the case of hunting with hounds</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation aux dynamiques des situations de gestions environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...284 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9246,303 +9341,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de recherche interdisciplinaire : Aborder les problèmes d’environnement comme des situations de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Strasbourg, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02792936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire l’impact d’une recherche en Sciences de gestion : étude du cas des entreprises libérées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etats Généraux du Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02281340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise ‘responsible native’ : un objet de recherche pertinent en RSE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9580,90 +9580,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9688,90 +9688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle du Business Partner à l’épreuve. Les enseignements d’une enquête auprès de dirigeants d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2015, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9796,51 +9796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage entre explorations des connaissances scientifiques et des valeurs d’usages : la caractérisation de nouvelles modalités à partir du cas d’une entreprise dans les technologies de la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9904,103 +9904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t>
@@ -10029,90 +10029,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement organisationnel et théorie de l’activité, Cadre conceptuel et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10295,220 +10295,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Action publique et territoires locaux : la gestion de situations “intermédiaires”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS - Atelier Stratégies, Espaces et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité&amp;quot; et &amp;quot;Services de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du Plan Urbain Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The concept of situation: A key concept to study strategizing and organizing practices in a context of risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les incivilités et leur traitement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Ecole de Paris du Management, Série Vies collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La situation : au cœur du lien entre connaissance et activité managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10524,483 +10688,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de la connaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une action publique locale en matière de sécurité : territoires d'action et choix organisationnels – Le cas d'un Contrat local de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15° Colloque international de la revue Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de&amp;quot;situation&amp;quot; dans les sciences du management: analyser l'incertitude, l'ambiguïté et l'imprévu dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Plan Urbain Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">13ème Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local organizational set up for environment preservation as resulting from a lining up process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS - Atelier Stratégies, Espaces et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">20th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de médiation sociale : des espaces d'apprentissage intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Travail et Action Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des savoirs de RetD et gestion des ressources humaines : le cas des savoir-faire critiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11016,139 +11098,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262985v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00262984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de services urbains de médiation à la croisée des territoires</w:t>
               </w:r>
@@ -11468,51 +11468,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une introduction aux sciences de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Leclercq Vandelannoitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11569,51 +11569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact social dans les organisations solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE-WILEY, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11719,51 +11719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11807,51 +11807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Enquête de Terrain en Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11882,51 +11882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lire le management autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12663,182 +12663,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karl Weick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05077770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lev Vygotski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise CHEVALIER; Clotilde CORON; Hugo GAILLARD; Ewan OIRY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.453-466, 2024, 9782376879763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698072v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05077770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations en GRH dans l’ESS : de la neutralité à la réflexivité</w:t>
               </w:r>
@@ -13003,402 +13003,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ? Étude du cas d’une « entreprise libérée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hussenot, A., Lanciano, É., Lorino, P., &amp; Sambugaro, J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Lava, pp.107-128, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise libérée : les ingrédients psychosociaux d’un changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Battistelli A., Lagabrielle C., Steiner D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management, innovation, bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.21-38, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agencement, machine et Rhizome – La philosophie de Gilles Deleuze pour réfléchir aux outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilbert P. &amp; Mourey D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie et outils de gestion. Entre dévoilement des impensés et nouvelles potentialités de théorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.223-245, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAVI France-Picardy. A managerial innovation built on humanist values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistic Management in Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, 2021, Humanism in Business Series, 978-3-030-51544-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51545-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51545-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03962769v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-03990688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated individual competences, practices and institutional logics: identification of blended practices among front-line employees in a railway company</w:t>
               </w:r>
@@ -13470,64 +13470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie et contrôle dans l’entreprise libérée : des effets paradoxaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13576,609 +13576,863 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Cholez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Sabbadin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Impact Measurement as a Dynamic Process: A Study in a French Non-profit Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mitev Nathalie; Morgan-Thomas Anna; Lorino Philippe; de Vaujany François-Xavier; Nama Yesh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiality and Managerial Techniques. Technology, Work and Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.325-354, 2018, 978-3-319-66100-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Materialization of a Managerial Model Contributes to its Take Up: The Case of ‘Liberating Management’ in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Mitev, Anna Morgan-Thomas, Philippe Lorino, Francois-Xavier de Vaujany, Yesh Nama. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiality and Managerial Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.281-305, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66101-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Van Daele A., Hellemans C., Casini A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bien être et diversité des situations de travail. Tome 3 : Pratiques organisationnelles et innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.235-245, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care et services aux personnes âgées : des responsabilités étagées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Raulet-Croset; Valérie Beaudouin; Michael Baker; Brice Laurent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et participation: Approches critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, pp.205-220, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02085911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mitev Nathalie; Morgan-Thomas Anna; Lorino Philippe; de Vaujany François-Xavier; Nama Yesh. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiality and Managerial Techniques. Technology, Work and Globalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.325-354, 2018, 978-3-319-66100-1</w:t>
+              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...76 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bonneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiality and Managerial Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14188,836 +14442,582 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loubès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizing resisting activities in on-line social spaces: regulation, communities, materiality. The case of a citizen’s movement defending undocumented migrant pupils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier de Vaujany, Nathalie Mitev, Giovan Francesco Lanzara, Anouk Mukherjee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiality, Rules and Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.154-174, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02065532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les organisations en question : formes organisationnelles et comportement des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
+              <w:t xml:space="preserve">Master Management des entreprises : L’essentiel de la gestion par les meilleurs professeurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eyrolles, pp.87-104, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02052553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du risque de chute au maintien à domicile des personnes âgées dépendantes : trente ans de téléassistance en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Tripier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque : Journées de la Maison des sciences de l’homme Ange-Guépin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.19-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When urban space becomes organizational space: a space-based coordination to deal with volatile and recurring problems of urban incivility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francois-Xavier de Vaujany; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiality and Space : Organizations, artefacts and practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Palgrave, pp.157-178, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02060865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec&amp;quot;, &amp;quot;faire sans&amp;quot; : quand les habitants s'en mêlent et que les nœuds se nouent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15059,51 +15059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de médiation sociale : des espaces d'apprentissage intermédiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15135,165 +15135,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération au travail</w:t>
+                <w:t xml:space="preserve">La méthode ethnographique en ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.878-887, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262694v1</w:t>
+                <w:t xml:space="preserve">hal-00262721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode ethnographique en ressources humaines</w:t>
+                <w:t xml:space="preserve">La coopération au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.878-887, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262721v1</w:t>
+                <w:t xml:space="preserve">hal-00262694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches de lecture sur « A behavioral theory of the firm », Cyert et March et « Organizations », March et Simon</w:t>
               </w:r>
@@ -15662,90 +15662,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La téléassistance pour le maintien à domicile : comment dépasser une logique d'offre technologique et construire des usages pertinents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-France Kogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15776,51 +15776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique et ordre social à l'épreuve des incivilités - des dispositifs et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16814,51 +16814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.7930" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998432v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg Ashworth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0034" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077785v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089030ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251610v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boud&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2020.1791864" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0033" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03179267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.081.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Livian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.056.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Crozet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159474v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889483v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.118.0067" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897704v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.116.0043" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999533v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896810v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Triomphe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.132.0067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.607-627" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Michaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pivot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raulet Croset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291647v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291569v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prebay" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elkarne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251875v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03180439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256302v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02973670v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251863v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Battistelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steyer V&#233;ronique" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251847v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148638v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161515v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843519v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843506v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01542842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262737v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00494877v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gru&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00490689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gruere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698072v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380099v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Vierge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843372v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51545-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990688v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251767v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251723v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66101-8_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060754v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052553v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405878v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262694v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262693v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549813v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262900v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lamireau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262596v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szuyska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02024731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.7930" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg Ashworth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12368" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089030ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boud&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2020.1791864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Livian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taskin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03179267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.081.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.056.0205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Crozet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.118.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.116.0043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Triomphe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.132.0067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.607-627" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Michaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pivot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raulet Croset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prebay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elkarne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251875v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03180439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Battistelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steyer V&#233;ronique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02973670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161515v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01542842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00494877v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gru&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00490689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gruere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077770v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380099v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Vierge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843372v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962769v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51545-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251767v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802828v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66101-8_11" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085911v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405878v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262693v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549813v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262900v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lamireau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262596v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szuyska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02024731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>