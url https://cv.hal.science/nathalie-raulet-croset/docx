--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -508,4816 +508,4816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment la solidarité peut-elle s’inscrire dans l’espace ? Le cas d’un espace de coworking d’entrepreneurs solidaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. XXVIII (75), pp.101-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.075.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coworking : un espace cohérent pour marier entrepreneuriat et ESS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (2), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1089030ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluating social impact in practice: Constructing a response to institutional demand in a French nonprofit organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/apce.12368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03550376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question du territoire en sciences de gestion – Point de vue sur le territoire comme ressource pour les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.33-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.213.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interrelated agencies in an animal-centred organisation: the case of hunting with hounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.191-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14759551.2020.1791864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation d’un management collaboratif entre acteurs publics et acteurs civils : Le rôle d’organisation frontière d’une association d’insertion dans l’emploi pour les jeunes diplômés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.9-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.081.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Shadowing: A Gateway to Organizing? The Case of Hunting with Hounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.45-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37725/mgmt.v23i3.5426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles formes de contrôle dans l’entreprise libérée ? Deux études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (9), pp.3-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie de la régulation sociale : Hommage à Jean-Daniel Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richebé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Livian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Taskin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46 (291), pp.105-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The liberated firm, a radical innovation or a mere avatar of participatory management?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.14-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier un courant managérial émergent : quelle démarche de recherche?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (1), pp.96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02013075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’entreprise libérée » : analyse de la diffusion d’un modèle managérial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Vol. XXVIII (75), pp.101-126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rips1.075.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2017, XXIII (56), pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.056.0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise libérée, innovation radicale ou simple avatar du management participatif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.38-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01656162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The conditions for a successful mentoring relationship: The followup on young graduates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01622362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la GRH instrumentale à la GRH partenariale : l’impact des stratégies territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14759551.2020.1791864⟩</w:t>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.103.0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02369630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies discursives de légitimation des nouvelles segmentations des salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52, pp.129-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02000680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defending underage migrants across free on-line spaces : Behind the scene of a « non-organization »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Nonprofit Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.24-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02272723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronoflex, la confiance au centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des cas en gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions de la réussite de la relation de parrainage. Le cas emblématique de l’accompagnement des jeunes diplômés par l’association NQT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Richebé</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126 (4), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco1.126.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NQT, le réseau des entreprises pour l’égalité des chances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Favereau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Taskin</w:t>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La jaune et la rouge [revue mensuelle de la société amicale des anciens élèves de l'Ecole Polytechnique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 715, pp.48-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The management device in the blind spot to resistance to change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (4), pp.18-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02159474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion paradoxale des compétences de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130, pp.49-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chasse à courre, un spectacle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.116.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Researching spatial practices through Commentated Walks: “on the move” and “walking with”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Organizational Ethnography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (1), pp.27-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01999533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures du client et management : un processus de structuration sous contrôle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.118.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01897908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confrontation de logiques institutionnelles et dynamique des routines organisationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 46 (291), pp.105-128. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Manager les tensions, manager sous tension, 40 (240), pp.29-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quelles formes de contrôle dans l’entreprise libérée ? Deux études de cas</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une contribution de la théorie de l'activité au changement organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Triomphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.132.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Multi-Shadowing: A Gateway to Organizing? The Case of Hunting with Hounds</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des parcours commentés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boudes</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Supplément, pp.109-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité sociale autour des personnes âgées : la construction de gouvernances territoriales différenciées. Etude au travers du cas de la téléassistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 59 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.059.0176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01896888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports des parcours commentés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, HS (Supplément), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips1.hs01.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les managers de proximité face aux compétences : une approche située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Teulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp.62-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting territorial multi-stakeholder cooperation, coordination and collaboration : strategic and managerial issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Defelix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n°50, février 2012, p. 122-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00741980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La décision comme activité managériale située. Une approche pragmatiste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38 (225), pp.109 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.225.109-128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01885102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations sociales et rationalisation budgétaire : quelles interactions entre deux logiques institutionnelles antagonistes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chemin-Bouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (4), pp.607 - 627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.29.607-627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01884689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boosting territorial multi-stakeholder cooperation, coordination and collaboration:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Michaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Defélix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (50), pp.122-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usage déviant et dynamique d'évolution d'une offre de service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.17-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La structuration de l'offre de téléassistance pour les personnes âgées : créer la proximité à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 35, pp.254-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00541963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le conseil en management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96, pp.86-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension territoriale des situations de gestion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (184), pp.137-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de situation : contribution à l'analyse de l'activité managériale dans un contexte d'ambiguïté et d'incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (3), pp.45-65. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 11 (1), pp.27-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation, insécurité, civilité : quand les habitants s'en mêlent.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.55-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une action publique locale en matière de sécurité : territoires d'action et choix organisationnels – Le cas d'un contrat local de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahier de recherche du GREGOR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamque de l'apprentissage &amp;quot;situé&amp;quot;. L'exemple des compétences dites de &amp;quot;médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 59, pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrages et projets de territoire dans les processus d'action locaux en faveur du patrimoine naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.41-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadrages et projets de territoire dans les processus d'action locaux en faveur du patrimoine naturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pyramides : Revue du Centre d'études et de recherches en administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.41-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de l'emploi et des compétences, le cas d'un centre de RetD en télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économies et sociétés. Série AB, Économie du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (25), pp.649-674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00278163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du conflit à la coopération autour d'un problème d'environnement - Une première étape, la construction d'un cadrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 3, pp.14-23</w:t>
+              <w:t xml:space="preserve">, 1998, 51, pp.4-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...3563 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00278138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agriculture et qualité de l'eau : négociation et rôle de la recherche - Le cas du programme AGREV</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agriculture et qualité de l'eau : négociation et rôle de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
+                <w:t xml:space="preserve">E. Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Raulet Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 28, pp.177--193</w:t>
+              <w:t xml:space="preserve">, 1994, pp.177-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263181v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-01231584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">E. Chia</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agriculture et qualité de l'eau : négociation et rôle de la recherche - Le cas du programme AGREV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Raulet Croset</w:t>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études et Recherches sur les Systèmes Agraires et le Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, pp.177-193</w:t>
+              <w:t xml:space="preserve">, 1994, 28, pp.177--193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231584v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (65)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5640,3041 +5640,3041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a crisis on a dormant meta-organization: the case of tourism in Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La solidarité au cœur de la fabrique des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Elkarne</w:t>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Airmap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can solidarity be embedded in a nonprofit coworking space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en dispositif de l’agroécologie : le cas du projet AgroEcoDiv en Guadeloupe, à la croisée de l’action publique et de l’action scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’impact d’une crise sur une meta-organisation dormante : le cas du tourisme au maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Elkarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of a crisis on a dormant meta-organization: the case of tourism in Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Elkarne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04698620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numbers’ agency in control tool design: a study of social impact evaluation in a non profit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le Chiffre responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRM, Université Côte d’Azur, 2023, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux approches de la solidarité en tension dans un espace organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airmap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">, 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When the use of space entails cords and discords in a solidarity-based coworking initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Milan, Italy</w:t>
+              <w:t xml:space="preserve">, 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de l’« approche orientée patient » dans un hôpital parisien : de la « technologie de gestion » au « dispositif de gestion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Journées de Recherche en Sciences Sociales (JRSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">33e congrès de l'Association Francophone de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Karima Elkarne</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fabriques de l’employabilité : une lecture conventionnaliste des dispositifs de gestion du maintien en emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lallemand-Stempak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">AGRH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-working spaces: How to combine entrepreneurship and solidarity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur le Chiffre responsable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRM, Université Côte d’Azur, 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">When the use of space entails cords and discords in a solidarity-based coworking initiative</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retours réflexifs sur une recherche-action : La participation d’une équipe de recherche à l’écriture du Livre Blanc de l’association NQT.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire : Projet Agro-Eco-Div</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Guadeloupe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tackling grand challenges: how organizations intentionally create their own organizational form to face problem that go beyond them?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steyer Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th EGOS colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique collaborative d’un écrit entre chercheurs et praticiens : Le cas d'un Livre Blanc, entre outil de communication et co-production de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Crozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée de recherche « La co-création de savoirs entre chercheurs et praticiens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe ESC Clermont / CleRMa, l’Institut Mines-Telecom BS et la Société de Philosophie des Sciences de Gestion, Oct 2020, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La difficile construction d’un entrepreneuriat solidaire. Le cas d’un incubateur solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème colloque de l’Association Internationale de Recherche en Management Public (AIRMAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th EGOS Colloquium : Enlightening the Future: The Challenge for Organizations, Sub-theme 03: [SWG] When Civil Society Re-enchants the World: Changing Society by Governing the Common Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom. 34 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical roots of freedom and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference R&amp;D management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re)-creating the commons : the case of the social construction of water as new commons in the city of Naples (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical roots of freedom and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of rationalities in social impact evaluation : a study in a French non profit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise « libérée » : Les ingrédients psycho-sociaux d’un changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXème Congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02161515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contexte, situation et lieu : mieux comprendre la spatialisation du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sergot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Magakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème colloque international de l’AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02273221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrono Flex et Poult : un modèle de management à libération contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02148638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freedom in french organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Helsinki, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronoflex et Poult : un modèle de management à liberation contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conditions organisationnelles de la rencontre entre acteurs publics et acteurs civils. Le cas de l’association « Nos Quartiers ont des Talents »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque de l’AIRMAP (Association Internationale de Recherche en Management Public)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l’Adour (IAE Pau-Bayonne / CREG-MET / Chaire OPTIMA), May 2018, Biarritz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Décision et Sociocratie, IAE Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment décider dans une organisation sans hiérarchie et sans porte-parole ? Une approche par la théorie de la régulation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des rencontres GESS (Gestion des Economies Sociales et Solidaires)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Torloni Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concilier urgence et partage de la décision : de la construction du processus de décision dans le cas d’une organisation militante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème journée du groupe thématique « Décision et Organisation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02309298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social impact measurement as a rational myth: a study of the building process of practice in a nonprofit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une pratique hybride au travers d’écrits organisationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...1899 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8725,64 +8725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In search of the « good practice »: managing time to frame inter-organizational collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Good Organization: Aspirations - Interventions - Struggles : 33rd EGOS (European Group of Organisation Studies) Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Group for Organizational Studies (EGOS), Jul 2017, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8801,964 +8801,964 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">How animal's resistance contribute to organizational life : an analysis through animal's agencies in the case of hunting with hounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Beaujolin-Bellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SCOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How philosophical roots of freedom create novel ways of managing in French organisations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Organization Studies Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Mykonos, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organising civil society resistance across free on-line spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for third-Sector Research (ISTR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXe Congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02280381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation aux dynamiques des situations de gestions environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire de recherche interdisciplinaire : Aborder les problèmes d’environnement comme des situations de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Strasbourg, France. 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire l’impact d’une recherche en Sciences de gestion : étude du cas des entreprises libérées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etats Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02281340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le modèle de l’entreprise libérée, remake du management participatif ou innovation radicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02280421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Boudes</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">6ème congrès de l'AFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie, Jun 2015, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entreprise ‘responsible native’ : un objet de recherche pertinent en RSE ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...461 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La segmentation des salariés, entre naturalisation et euphémisation managériales</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle du Business Partner à l’épreuve. Les enseignements d’une enquête auprès de dirigeants d’entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Noël</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9904,103 +9904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire, facteur de contingence des politiques RSE, DD et GRH des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Uzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bonneveux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Condomines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France. pp.19</w:t>
@@ -10042,51 +10042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement organisationnel et théorie de l’activité, Cadre conceptuel et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Mourey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10295,535 +10295,794 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The concept of situation: A key concept to study strategizing and organizing practices in a context of risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les incivilités et leur traitement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’Ecole de Paris du Management, Série Vies collectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La situation : au cœur du lien entre connaissance et activité managériale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Journé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semaine de la connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une action publique locale en matière de sécurité : territoires d'action et choix organisationnels – Le cas d'un Contrat local de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15° Colloque international de la revue Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sécurité&amp;quot; et &amp;quot;Services de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anni Borzeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du Plan Urbain Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00263144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Action publique et territoires locaux : la gestion de situations “intermédiaires”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMS - Atelier Stratégies, Espaces et Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00263161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Damien Collard</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Local organizational set up for environment preservation as resulting from a lining up process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Plan Urbain Construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">20th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de médiation sociale : des espaces d'apprentissage intermédiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Journé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">Colloque Travail et Action Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des savoirs de RetD et gestion des ressources humaines : le cas des savoir-faire critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’Ecole de Paris du Management, Série Vies collectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées nationales des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00262985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept de&amp;quot;situation&amp;quot; dans les sciences du management: analyser l'incertitude, l'ambiguïté et l'imprévu dans les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10839,316 +11098,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262984v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-00262985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de services urbains de médiation à la croisée des territoires</w:t>
               </w:r>
@@ -11569,51 +11569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact social dans les organisations solidaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Kleszczowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE-WILEY, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11719,51 +11719,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réinvention des territoires par la solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">didier chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12663,182 +12663,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lev Vygotski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Françoise CHEVALIER; Clotilde CORON; Hugo GAILLARD; Ewan OIRY. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les grands auteurs en gestion des ressources humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.453-466, 2024, 9782376879763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karl Weick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en psychologie et le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05077770v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04698072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formations en GRH dans l’ESS : de la neutralité à la réflexivité</w:t>
               </w:r>
@@ -13003,402 +13003,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’entreprise libérée : les ingrédients psychosociaux d’un changement organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Battistelli A., Lagabrielle C., Steiner D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management, innovation, bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.21-38, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agencement, machine et Rhizome – La philosophie de Gilles Deleuze pour réfléchir aux outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert P. &amp; Mourey D. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et outils de gestion. Entre dévoilement des impensés et nouvelles potentialités de théorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, pp.223-245, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FAVI France-Picardy. A managerial innovation built on humanist values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistic Management in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2021, Humanism in Business Series, 978-3-030-51544-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51545-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Raccourcir la ligne hiérarchique, et après ? Étude du cas d’une « entreprise libérée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hussenot, A., Lanciano, É., Lorino, P., &amp; Sambugaro, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques de travail et dynamiques organisationnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Lava, pp.107-128, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990688v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03962769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situated individual competences, practices and institutional logics: identification of blended practices among front-line employees in a railway company</w:t>
               </w:r>
@@ -13483,51 +13483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomie et contrôle dans l’entreprise libérée : des effets paradoxaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13576,1448 +13576,1448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La génération Y : une représentation managériale discriminatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Van Daele A., Hellemans C., Casini A. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bien être et diversité des situations de travail. Tome 3 : Pratiques organisationnelles et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.235-245, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care et services aux personnes âgées : des responsabilités étagées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Raulet-Croset; Valérie Beaudouin; Michael Baker; Brice Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation et participation: Approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses des Mines, pp.205-220, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social Impact Measurement as a Dynamic Process: A Study in a French Non-profit Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Kleszczowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mitev Nathalie; Morgan-Thomas Anna; Lorino Philippe; de Vaujany François-Xavier; Nama Yesh. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiality and Managerial Techniques. Technology, Work and Globalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.325-354, 2018, 978-3-319-66100-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01802828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the Materialization of a Managerial Model Contributes to its Take Up: The Case of ‘Liberating Management’ in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Charlotte Teglborg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Mitev, Anna Morgan-Thomas, Philippe Lorino, Francois-Xavier de Vaujany, Yesh Nama. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiality and Managerial Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.281-305, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66101-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A plurality of viewpoints regarding the uncertainties of the agroecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Cholez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Sabbadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological transitions: from theory to practice in local participatory design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2018, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02071898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...364 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+                <w:t xml:space="preserve">RSE, normes et cadre légal : quel déploiement responsable pour le territoire et les pratiques de GRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E Bonneveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La RSE remet au centre la &amp;quot;prospective des métiers&amp;quot; comme source de vitalité des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le territoire, facteur d’accélération de pratiques RH responsables ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loubès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bories-Azeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organizing resisting activities in on-line social spaces: regulation, communities, materiality. The case of a citizen’s movement defending undocumented migrant pupils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier de Vaujany, Nathalie Mitev, Giovan Francesco Lanzara, Anouk Mukherjee. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materiality, Rules and Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, pp.154-174, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02065532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la gouvernance écosystémique met en dialogue acteurs et territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Condomines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Uzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bonneveux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bories-Azeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources humaines et territoires : défis théoriques, réalisations pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">Bories-Azeau, Isabelle; Defélix, Christian; Loubes, Anne; Uzan, Odile. </w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du risque de chute au maintien à domicile des personnes âgées dépendantes : trente ans de téléassistance en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-France Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Tripier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RH, RSE et territoires : défis théoriques, réalisations pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, 2015, Recherche (AGRH), 978-2-311-40302-2</w:t>
+              <w:t xml:space="preserve">Le risque : Journées de la Maison des sciences de l’homme Ange-Guépin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmattan, pp.19-33, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...102 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When urban space becomes organizational space: a space-based coordination to deal with volatile and recurring problems of urban incivility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francois-Xavier de Vaujany; Nathalie Mitev. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ressources humaines, RSE et territoires – Défis théoriques, réalisations pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.238-257, 2015, Collection AGRH</w:t>
+              <w:t xml:space="preserve">Materiality and Space : Organizations, artefacts and practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave, pp.157-178, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...120 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organisations en question : formes organisationnelles et comportement des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Saussier, Aude Le Lannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Master Management des entreprises : L’essentiel de la gestion par les meilleurs professeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eyrolles, pp.87-104, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...183 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire avec&amp;quot;, &amp;quot;faire sans&amp;quot; : quand les habitants s'en mêlent et que les nœuds se nouent.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15059,51 +15059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs de médiation sociale : des espaces d'apprentissage intermédiaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15135,165 +15135,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00262910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode ethnographique en ressources humaines</w:t>
+                <w:t xml:space="preserve">La coopération au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.878-887, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262721v1</w:t>
+                <w:t xml:space="preserve">hal-00262694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération au travail</w:t>
+                <w:t xml:space="preserve">La méthode ethnographique en ressources humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.878-887, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00262694v1</w:t>
+                <w:t xml:space="preserve">hal-00262721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiches de lecture sur « A behavioral theory of the firm », Cyert et March et « Organizations », March et Simon</w:t>
               </w:r>
@@ -15675,51 +15675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La téléassistance pour le maintien à domicile : comment dépasser une logique d'offre technologique et construire des usages pertinents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charue-Duboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15776,51 +15776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action publique et ordre social à l'épreuve des incivilités - des dispositifs et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anni Borzeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16170,366 +16170,366 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des dynamiques d’action collective volontaire pour la gestion de la pollution de l’eau : Recueil d’études cas approfondies illustrant la diversité des dynamiques - rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des actions collectives pour la gestion de la pollution de l’eau et facteurs clés de leurs dynamiques - Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 7 p</w:t>
+              <w:t xml:space="preserve">Agence française pour la biodiversité (AFB). 2019, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion de la dynamique des actions collectives pour la protection de la qualité de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité des formes d’action collective volontaire pour la protection de la qualité de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Dumez</w:t>
-[...64 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...104 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -16814,51 +16814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.7930" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg Ashworth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12368" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089030ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boud&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2020.1791864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251673v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favereau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Livian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taskin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00437" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251651v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251622v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5426" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03179267v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.081.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272723v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000680v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843355v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.056.0205" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Crozet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999533v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.118.0067" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.116.0043" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Triomphe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.132.0067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.607-627" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Michaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263114v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263083v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263166v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pivot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231584v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raulet Croset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prebay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698620v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elkarne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698611v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019310v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019040v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251875v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03180439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Battistelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steyer V&#233;ronique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02973670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251851v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251847v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251854v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161515v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990723v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843464v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843506v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01542842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280421v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281651v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280404v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280381v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281340v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739092v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263144v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263143v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263156v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262981v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00494877v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gru&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00490689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gruere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077770v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698072v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380099v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Vierge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990659v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843372v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962769v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51545-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251767v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802828v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251723v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66101-8_11" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990584v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085911v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065532v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052553v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060754v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060865v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405878v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262721v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262694v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262693v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549813v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262900v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lamireau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262596v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szuyska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02024731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607984v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2024.7930" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077785v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998432v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg Ashworth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gilbert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.053.0034" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457530v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963234v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843276v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089030ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550376v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kleszczowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.12368" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843292v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.213.0033" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin-Bellet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boud&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2020.1791864" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03179267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Suquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Collard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.081.0009" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251622v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Beaujolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boudes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.v23i3.5426" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Charlotte Teglborg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251673v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richeb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favereau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Livian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Taskin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00437" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02013075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937406v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.056.0205" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Amar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02369630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Uzan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bonneveux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bories-Azeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Condomines" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Delattre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.103.0020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5725" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272723v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mourey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512395v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.126.0051" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01445033v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Crozet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anni Borzeix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.116.0043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.118.0067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charue-Duboc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896810v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Triomphe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.132.0067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347004v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01896888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.059.0176" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs01.0109" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01347007v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Teulier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00741980v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Defelix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Michaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01885102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Journ&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.225.109-128" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-S4S5M163-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01884689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chemin-Bouzir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.29.607-627" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Michaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Def&#233;lix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Kogan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541963v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405111v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404165v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263114v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263055v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587498v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Pivot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278164v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Schmidt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263166v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pivot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Raulet Croset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263181v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291569v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prebay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555610v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698905v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698611v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Elkarne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lallemand-Stempak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019040v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019310v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Laporte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dotto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent No&#235;l" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251875v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03180439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Battistelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steyer V&#233;ronique" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02973670v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256302v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251847v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251854v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251851v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161515v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02273221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magakian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02148638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990723v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843464v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01878121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251788v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843506v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02309298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843519v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01542842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01622506v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281651v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280404v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280348v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02281340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264120v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bourguignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hennequin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264111v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01306684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paris" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00952573v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02160381v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263149v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263143v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263126v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263156v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263144v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263161v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262981v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262737v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262985v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262984v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262825v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263185v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263184v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nicolas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Valette" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464600v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Leclercq Vandelannoitte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04226848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251698v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140212v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Barbier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Daniel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Leroy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/en/livre/?GCOI=27574100084690" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.103062" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02171045v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudouin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298290v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Baker" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00494877v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourgeois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gru&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00490689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Alexandre-Bailly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gruere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698072v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077770v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380099v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Vierge" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990659v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843372v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962769v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51545-4" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990688v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251767v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251753v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Karsenty" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gand" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802828v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251723v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66101-8_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071898v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Sabbadin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386830v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bonneveu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bories-Azeau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Condomines" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Houessou" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386840v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124398v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loub&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065532v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01386848v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060754v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060865v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052553v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405878v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262910v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262694v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263187v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262693v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262692v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263186v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518204v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Monneuse" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549813v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262900v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lamireau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262597v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262596v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262595v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263195v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Girin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Szuyska" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02024731v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>