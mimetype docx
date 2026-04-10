--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REDON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistante - Capteurs Qualité de l'Air</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5195-3010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169659283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en électronique, Nathalie Redon travaille à IMT Nord Europe en tant que professeur assistant au sein du Centre de recherche sur l'énergie et l'environnement. Ses principaux thèmes portent sur les capteurs pour les applications de qualité de l'air : i/développement de capteurs de qualité de l'air basés sur des surfaces sensibles composites conductrices pour la détection de différents polluants d'intérêt à l'état de traces (ammoniac, formaldéhyde, hydrogène sulfuré, etc.), ii/détection et quantification de gaz ou de particules spécifiques impliqués dans les analyses de l'air intérieur, de l'air ambiant ou de l'haleine, iii/traitement avancé des données basé sur des systèmes multi-capteurs pour évaluer les signatures de la pollution. Elle est membre du LCSQA (Laboratoire central de surveillance de la qualité de l'air) en France, en charge du développement et de la mise en œuvre de protocoles d'évaluation métrologique pour les micro-capteurs dédiés à la mesure de polluants réglementés ou non réglementés.En ce qui concerne la qualité de l'air intérieur, ses principaux projets actuels sont consacrés au développement de stations multi-capteurs mobiles, autonomes et portables, capables de qualifier l'exposition individuelle aux polluants atmosphériques (projets VEILLAIR et CERBAIR). Les stations multicapteurs sont également déployées pour déterminer leur impact dans les habitations individuelles et l'analyse psychosociologique du comportement des occupants (projets QOUSTO et QALIPSO). Elle contribue également à l'optimisation de la dimension intrinsèque des stations multi-capteurs d'AQ, pour construire un indicateur dynamique de l'exposition individuelle (projet CAPTAIR & INDEX).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ammonia Sensors Ready for Outdoor Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R Leeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Martin Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c07873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to eco-friendly fabrication of polyaniline-based ammonia sensors with high sensitivity and room temperature operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science: Advanced Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.100961. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsamd.2025.100961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of indoor air pollution-related activities using metal-oxide gas sensors and the temporal intrinsic dimensionality estimation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.100026. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2024.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated Polyaniline-Based Sensors with Enhanced NH3 Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.117695. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metrological qualification of commercial VOC multi-sensor systems: a mandatory step prior to indoor air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3368285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surfactant on conductivity, capacitance and doping of electrodeposited polyaniline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moutarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2024.1358534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus J C Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Fabrication of an Ammonia-Gas Sensor Using Electrochemically Synthesised Polyaniline on Commercial Screen-Printed Three-Electrode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Korent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žagar Soderžnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sašo Šturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žužek Rožman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity Sensor Based on PEO/PEDOT:PSS Blends for Breath Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100489. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202100489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Sulfide Detection by Sensors Based on Conductive Polymers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Barbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kotsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.506. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10090506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.394-409. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanocomposites based sensor array for breath ammonia analysis. Portable e-nose approach to non-invasive diagnosis of chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.616 - 626. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and Bio Nanocomposites for Ultrasensitive Ammonia Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.407. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.1235 à 1243. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra sensitive ammonia sensors based on microwave synthesized nanofibrillar polyanilines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zujovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanisavljev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, pp.626-634. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mass Balance Model Applied to an Olfactory Annoyance Problematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.12118-12125. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5028458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a polyaniline/fluoral-P chemical sensor for gaseous formaldehyde detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1300-1306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2169783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160 (1), pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160, pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polyaniline composite: From syntheses in waterborne systems to chemical sensor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iratcabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (8), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Composites for Chemical Sensors and Release Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (4), pp.548-557. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2008.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on ammonia gas sensitivity of intrinsically conducting composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 268 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200850802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electromagnetic shielding effectiveness of polyaniline-polyurethane composites in the microwave band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1-4), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-2004-563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analytics &amp; Artificial Intelligence SEMINAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Community, Oct 2024, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwit Chongcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Detection Using Low-Bandgap Polymer-Based Sensitive Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo S Borro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clive Hiorns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIBRAGE IN SITU DE CAPTEURS POUR LA SURVEILLANCE DES PM2,5 DANS L'AIR AMBIANT : PERFORMANCE ET TRANSFERABILITE DES MODELES DE MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Machine Learning model and Transfer Learning for calibration of air quality Low-Cost Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Aerosol Conference (EAC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on polyaniline dispersed in toluene with a remarkably low sensitivity to humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 d'automne - Micro-capteurs dédiés au contrôle de la qualité de l'air extérieur, intérieur et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Micro-Capteurs Chimiques (CMC2), Oct 2024, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Fleps 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tampere, Finland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS61194.2024.10604267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution activity detection based on metal-oxide gas sensors and intrinsic dimensionality estimation for indoor air quality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia organic sensors: from environmental to biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th International Conference on Microelectronics, Devices and Materials (MIDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bossuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solvent on the performance of polyaniline-based sensors devoted to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solvent on ammonia detection performance of polyaniline-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fievet Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the matrix on the detection of ammonia in Polyaniline: Polyurethane sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution DIQACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic dimension estimation as a tool to sensor selection for an indoor air quality multisensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo / Online, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Nanocomposites for Hydrogen Sulfide Detection at ppb Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Sensor Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, Germany. pp.69, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/I3S2021Dresden-10183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heterostructured Ni 3 S 2 -rGO based room temperature NH 3 sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tlhaole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ec Linganiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Dec 2021, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Francophone de Santé et Environnement (SFSE) - Multi-expositions, conditions de vie et santé : de la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pôle pollution santé-longévité de Lille, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nanostructured conducting polymers to electronic gas sensors and electronic nose for environment monitoring and medical diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojkiewicz J.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redon N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maout P. . Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahuec C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pud A. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Chemistry Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufflez, c’est dépisté : systèmes multi-capteurs pour le diagnostic et le suivi personnalisé de patients par analyse d’haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT Healthcare 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Oct 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : Enseignements et résultats du premier essai national d'aptitudes des micro-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'aptitude micro-capteurs 2018 : enseignements, mise en oeuvre terrain, acquisition / transmission de données et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA "Capteurs et qualité de l’air : une (R)évolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From drifting polyaniline sensor to accurate sensor array for breath analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost, handheld E-nose for renal diseases early diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructured all-polymer solution-processable ammonia sensors with ppb-range sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors, IMCS-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nürnberg, Germany. pp.1542-1545, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P2.4.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Modelling, Monitoring and Management of Air Pollution, Coruña,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and magnetic properties of polyaniline-cobalt-feni hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Multifunctional, Hybrid and Nanomaterials, Hybrid Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured PANI-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured PANI-based materials for sensor and molecular electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of polyaniline hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Broadband Dielectric Spectroscopy and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Matériaux pour le Génie Electrique, MGE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of MOX sensors in Air quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wroclaw, Poland, Poland. 2025, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/EUROSENSORS2025/MP44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on electrodeposited polyaniline film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Polyaniline-Based Gas Sensors for Hydrogen Sulfide Detection: The Crucial Role of Solvent Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Fier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Ammonia Sensor Based on Electrodeposited Polyaniline Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023 IEEE SENSORS, pp.1-4, 2023, IEEE SENSORS. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda, Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants IREPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING THE ATMOSPHERIC CONCENTRATION OF OZONE AND THE ATMOSPHERIC CONCENTRATION OF NITROGEN DIOXIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/180357 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prélèvement des gaz expirés par un patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021250261. DI-TBN-20-002. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2018-SA-0271, Anses. 2022, 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du 1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Mantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un protocole pour évaluation en laboratoire de microcapteurs pour la mesure des concentrations massiques particulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce de maladies rénales par systèmes multi-capteurs à base de composites conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air dans les ruches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REDON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistante - Capteurs Qualité de l'Air</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5195-3010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169659283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en électronique, Nathalie Redon travaille à IMT Nord Europe en tant que professeur assistant au sein du Centre de recherche sur l'énergie et l'environnement. Ses principaux thèmes portent sur les capteurs pour les applications de qualité de l'air : i/développement de capteurs de qualité de l'air basés sur des surfaces sensibles composites conductrices pour la détection de différents polluants d'intérêt à l'état de traces (ammoniac, formaldéhyde, hydrogène sulfuré, etc.), ii/détection et quantification de gaz ou de particules spécifiques impliqués dans les analyses de l'air intérieur, de l'air ambiant ou de l'haleine, iii/traitement avancé des données basé sur des systèmes multi-capteurs pour évaluer les signatures de la pollution. Elle est membre du LCSQA (Laboratoire central de surveillance de la qualité de l'air) en France, en charge du développement et de la mise en œuvre de protocoles d'évaluation métrologique pour les micro-capteurs dédiés à la mesure de polluants réglementés ou non réglementés.En ce qui concerne la qualité de l'air intérieur, ses principaux projets actuels sont consacrés au développement de stations multi-capteurs mobiles, autonomes et portables, capables de qualifier l'exposition individuelle aux polluants atmosphériques (projets VEILLAIR et CERBAIR). Les stations multicapteurs sont également déployées pour déterminer leur impact dans les habitations individuelles et l'analyse psychosociologique du comportement des occupants (projets QOUSTO et QALIPSO). Elle contribue également à l'optimisation de la dimension intrinsèque des stations multi-capteurs d'AQ, pour construire un indicateur dynamique de l'exposition individuelle (projet CAPTAIR & INDEX).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ammonia Sensors Ready for Outdoor Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R Leeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Martin Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c07873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to eco-friendly fabrication of polyaniline-based ammonia sensors with high sensitivity and room temperature operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science: Advanced Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.100961. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsamd.2025.100961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of indoor air pollution-related activities using metal-oxide gas sensors and the temporal intrinsic dimensionality estimation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.100026. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2024.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metrological qualification of commercial VOC multi-sensor systems: a mandatory step prior to indoor air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3368285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surfactant on conductivity, capacitance and doping of electrodeposited polyaniline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moutarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2024.1358534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated Polyaniline-Based Sensors with Enhanced NH3 Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.117695. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus J C Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Fabrication of an Ammonia-Gas Sensor Using Electrochemically Synthesised Polyaniline on Commercial Screen-Printed Three-Electrode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Korent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žagar Soderžnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sašo Šturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žužek Rožman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity Sensor Based on PEO/PEDOT:PSS Blends for Breath Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100489. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202100489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Sulfide Detection by Sensors Based on Conductive Polymers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Barbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kotsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.506. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10090506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.394-409. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanocomposites based sensor array for breath ammonia analysis. Portable e-nose approach to non-invasive diagnosis of chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.616 - 626. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.1235 à 1243. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and Bio Nanocomposites for Ultrasensitive Ammonia Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.407. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra sensitive ammonia sensors based on microwave synthesized nanofibrillar polyanilines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zujovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanisavljev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, pp.626-634. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mass Balance Model Applied to an Olfactory Annoyance Problematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.12118-12125. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5028458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a polyaniline/fluoral-P chemical sensor for gaseous formaldehyde detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1300-1306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2169783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160 (1), pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160, pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polyaniline composite: From syntheses in waterborne systems to chemical sensor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iratcabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (8), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Composites for Chemical Sensors and Release Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (4), pp.548-557. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2008.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on ammonia gas sensitivity of intrinsically conducting composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 268 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200850802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electromagnetic shielding effectiveness of polyaniline-polyurethane composites in the microwave band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1-4), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-2004-563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analytics &amp; Artificial Intelligence SEMINAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Community, Oct 2024, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation - Qualification de capteurs de particules en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRIN, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwit Chongcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIBRAGE IN SITU DE CAPTEURS POUR LA SURVEILLANCE DES PM2,5 DANS L'AIR AMBIANT : PERFORMANCE ET TRANSFERABILITE DES MODELES DE MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Detection Using Low-Bandgap Polymer-Based Sensitive Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo S Borro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clive Hiorns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Machine Learning model and Transfer Learning for calibration of air quality Low-Cost Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Aerosol Conference (EAC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on polyaniline dispersed in toluene with a remarkably low sensitivity to humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 d'automne - Micro-capteurs dédiés au contrôle de la qualité de l'air extérieur, intérieur et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Micro-Capteurs Chimiques (CMC2), Oct 2024, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Fleps 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tampere, Finland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS61194.2024.10604267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution activity detection based on metal-oxide gas sensors and intrinsic dimensionality estimation for indoor air quality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia organic sensors: from environmental to biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th International Conference on Microelectronics, Devices and Materials (MIDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bossuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solvent on the performance of polyaniline-based sensors devoted to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solvent on ammonia detection performance of polyaniline-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fievet Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the matrix on the detection of ammonia in Polyaniline: Polyurethane sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution DIQACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic dimension estimation as a tool to sensor selection for an indoor air quality multisensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo / Online, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Nanocomposites for Hydrogen Sulfide Detection at ppb Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Sensor Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, Germany. pp.69, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/I3S2021Dresden-10183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heterostructured Ni 3 S 2 -rGO based room temperature NH 3 sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tlhaole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ec Linganiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Dec 2021, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Francophone de Santé et Environnement (SFSE) - Multi-expositions, conditions de vie et santé : de la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pôle pollution santé-longévité de Lille, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nanostructured conducting polymers to electronic gas sensors and electronic nose for environment monitoring and medical diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojkiewicz J.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redon N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maout P. . Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahuec C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pud A. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Chemistry Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufflez, c’est dépisté : systèmes multi-capteurs pour le diagnostic et le suivi personnalisé de patients par analyse d’haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT Healthcare 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Oct 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From drifting polyaniline sensor to accurate sensor array for breath analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : Enseignements et résultats du premier essai national d'aptitudes des micro-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'aptitude micro-capteurs 2018 : enseignements, mise en oeuvre terrain, acquisition / transmission de données et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA "Capteurs et qualité de l’air : une (R)évolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost, handheld E-nose for renal diseases early diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructured all-polymer solution-processable ammonia sensors with ppb-range sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors, IMCS-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nürnberg, Germany. pp.1542-1545, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P2.4.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Modelling, Monitoring and Management of Air Pollution, Coruña,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and magnetic properties of polyaniline-cobalt-feni hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Multifunctional, Hybrid and Nanomaterials, Hybrid Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured PANI-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured PANI-based materials for sensor and molecular electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of polyaniline hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Broadband Dielectric Spectroscopy and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Matériaux pour le Génie Electrique, MGE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of MOX sensors in Air quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wroclaw, Poland, Poland. 2025, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/EUROSENSORS2025/MP44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on electrodeposited polyaniline film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Polyaniline-Based Gas Sensors for Hydrogen Sulfide Detection: The Crucial Role of Solvent Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Fier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda, Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Ammonia Sensor Based on Electrodeposited Polyaniline Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023 IEEE SENSORS, pp.1-4, 2023, IEEE SENSORS. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants IREPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING THE ATMOSPHERIC CONCENTRATION OF OZONE AND THE ATMOSPHERIC CONCENTRATION OF NITROGEN DIOXIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/180357 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prélèvement des gaz expirés par un patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021250261. DI-TBN-20-002. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2018-SA-0271, Anses. 2022, 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du 1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Mantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un protocole pour évaluation en laboratoire de microcapteurs pour la mesure des concentrations massiques particulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce de maladies rénales par systèmes multi-capteurs à base de composites conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air dans les ruches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BB833BD"/>
+    <w:nsid w:val="6CFC6745"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169659283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Leeson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicoll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Pearson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07873" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2025.100961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinheiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihemaiti Kayishaer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magnenet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117695" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1358534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196529" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;agar Soder&#382;nik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;u&#382;ek Ro&#382;man" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202100489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00215" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.178" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXNF48ZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142637v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040407" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zujovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanisavljev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQN0KT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clarke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Romain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5028458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carquigny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2169783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saravanan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Bliznyuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2BQFRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouhadid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iratcabal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.01.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX318QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ehrenfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2008.428" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92DFFA6D6996CCE2F252A460198D49F4CAD2FB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauveaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2004-563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S Borro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clive Hiorns" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS61194.2024.10604267" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249425v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249280v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249270v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249455v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638695v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380266v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/I3S2021Dresden-10183" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148913v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tlhaole" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coville" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec Linganiso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639478" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojkiewicz J.-L." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon N." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maout P. . Le" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahuec C." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pud A. A." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249571v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239392v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945108v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589801" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915321v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512847" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802598v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P2.4.14" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807632v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bliznyuk" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800348v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808272v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812404v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300871v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORS2025/MP44" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649599v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayishaer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455711v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-sensorsconference.org/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325142" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227405v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200511v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221707v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169659283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Leeson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicoll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Pearson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07873" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2025.100961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinheiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihemaiti Kayishaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magnenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1358534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196529" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;agar Soder&#382;nik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;u&#382;ek Ro&#382;man" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202100489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00215" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.178" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXNF48ZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zujovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanisavljev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQN0KT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clarke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Romain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5028458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carquigny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2169783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saravanan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Bliznyuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2BQFRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouhadid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iratcabal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.01.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX318QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ehrenfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2008.428" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92DFFA6D6996CCE2F252A460198D49F4CAD2FB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauveaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2004-563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S Borro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clive Hiorns" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS61194.2024.10604267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380266v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/I3S2021Dresden-10183" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tlhaole" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec Linganiso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639478" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojkiewicz J.-L." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon N." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maout P. . Le" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahuec C." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pud A. A." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589801" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512847" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P2.4.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bliznyuk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800348v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORS2025/MP44" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649599v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayishaer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-sensorsconference.org/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325142" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200511v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221707v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>