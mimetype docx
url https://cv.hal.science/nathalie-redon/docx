--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REDON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistante - Capteurs Qualité de l'Air</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5195-3010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169659283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en électronique, Nathalie Redon travaille à IMT Nord Europe en tant que professeur assistant au sein du Centre de recherche sur l'énergie et l'environnement. Ses principaux thèmes portent sur les capteurs pour les applications de qualité de l'air : i/développement de capteurs de qualité de l'air basés sur des surfaces sensibles composites conductrices pour la détection de différents polluants d'intérêt à l'état de traces (ammoniac, formaldéhyde, hydrogène sulfuré, etc.), ii/détection et quantification de gaz ou de particules spécifiques impliqués dans les analyses de l'air intérieur, de l'air ambiant ou de l'haleine, iii/traitement avancé des données basé sur des systèmes multi-capteurs pour évaluer les signatures de la pollution. Elle est membre du LCSQA (Laboratoire central de surveillance de la qualité de l'air) en France, en charge du développement et de la mise en œuvre de protocoles d'évaluation métrologique pour les micro-capteurs dédiés à la mesure de polluants réglementés ou non réglementés.En ce qui concerne la qualité de l'air intérieur, ses principaux projets actuels sont consacrés au développement de stations multi-capteurs mobiles, autonomes et portables, capables de qualifier l'exposition individuelle aux polluants atmosphériques (projets VEILLAIR et CERBAIR). Les stations multicapteurs sont également déployées pour déterminer leur impact dans les habitations individuelles et l'analyse psychosociologique du comportement des occupants (projets QOUSTO et QALIPSO). Elle contribue également à l'optimisation de la dimension intrinsèque des stations multi-capteurs d'AQ, pour construire un indicateur dynamique de l'exposition individuelle (projet CAPTAIR & INDEX).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ammonia Sensors Ready for Outdoor Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R Leeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Martin Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c07873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to eco-friendly fabrication of polyaniline-based ammonia sensors with high sensitivity and room temperature operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science: Advanced Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.100961. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsamd.2025.100961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of indoor air pollution-related activities using metal-oxide gas sensors and the temporal intrinsic dimensionality estimation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.100026. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2024.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metrological qualification of commercial VOC multi-sensor systems: a mandatory step prior to indoor air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3368285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surfactant on conductivity, capacitance and doping of electrodeposited polyaniline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moutarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2024.1358534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated Polyaniline-Based Sensors with Enhanced NH3 Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.117695. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus J C Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Fabrication of an Ammonia-Gas Sensor Using Electrochemically Synthesised Polyaniline on Commercial Screen-Printed Three-Electrode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Korent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žagar Soderžnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sašo Šturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žužek Rožman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity Sensor Based on PEO/PEDOT:PSS Blends for Breath Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100489. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202100489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Sulfide Detection by Sensors Based on Conductive Polymers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Barbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kotsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.506. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10090506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.394-409. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanocomposites based sensor array for breath ammonia analysis. Portable e-nose approach to non-invasive diagnosis of chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.616 - 626. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.1235 à 1243. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and Bio Nanocomposites for Ultrasensitive Ammonia Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.407. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra sensitive ammonia sensors based on microwave synthesized nanofibrillar polyanilines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zujovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanisavljev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, pp.626-634. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mass Balance Model Applied to an Olfactory Annoyance Problematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.12118-12125. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5028458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a polyaniline/fluoral-P chemical sensor for gaseous formaldehyde detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1300-1306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2169783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160 (1), pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160, pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polyaniline composite: From syntheses in waterborne systems to chemical sensor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iratcabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (8), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Composites for Chemical Sensors and Release Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (4), pp.548-557. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2008.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on ammonia gas sensitivity of intrinsically conducting composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 268 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200850802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electromagnetic shielding effectiveness of polyaniline-polyurethane composites in the microwave band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1-4), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-2004-563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analytics &amp; Artificial Intelligence SEMINAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Community, Oct 2024, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation - Qualification de capteurs de particules en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRIN, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwit Chongcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIBRAGE IN SITU DE CAPTEURS POUR LA SURVEILLANCE DES PM2,5 DANS L'AIR AMBIANT : PERFORMANCE ET TRANSFERABILITE DES MODELES DE MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Detection Using Low-Bandgap Polymer-Based Sensitive Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo S Borro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clive Hiorns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Machine Learning model and Transfer Learning for calibration of air quality Low-Cost Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Aerosol Conference (EAC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on polyaniline dispersed in toluene with a remarkably low sensitivity to humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 d'automne - Micro-capteurs dédiés au contrôle de la qualité de l'air extérieur, intérieur et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Micro-Capteurs Chimiques (CMC2), Oct 2024, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Fleps 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tampere, Finland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS61194.2024.10604267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution activity detection based on metal-oxide gas sensors and intrinsic dimensionality estimation for indoor air quality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia organic sensors: from environmental to biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th International Conference on Microelectronics, Devices and Materials (MIDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bossuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solvent on the performance of polyaniline-based sensors devoted to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solvent on ammonia detection performance of polyaniline-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fievet Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the matrix on the detection of ammonia in Polyaniline: Polyurethane sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution DIQACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic dimension estimation as a tool to sensor selection for an indoor air quality multisensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo / Online, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Nanocomposites for Hydrogen Sulfide Detection at ppb Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Sensor Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, Germany. pp.69, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/I3S2021Dresden-10183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heterostructured Ni 3 S 2 -rGO based room temperature NH 3 sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tlhaole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ec Linganiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Dec 2021, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Francophone de Santé et Environnement (SFSE) - Multi-expositions, conditions de vie et santé : de la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pôle pollution santé-longévité de Lille, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nanostructured conducting polymers to electronic gas sensors and electronic nose for environment monitoring and medical diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojkiewicz J.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redon N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maout P. . Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahuec C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pud A. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Chemistry Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufflez, c’est dépisté : systèmes multi-capteurs pour le diagnostic et le suivi personnalisé de patients par analyse d’haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT Healthcare 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Oct 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From drifting polyaniline sensor to accurate sensor array for breath analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : Enseignements et résultats du premier essai national d'aptitudes des micro-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'aptitude micro-capteurs 2018 : enseignements, mise en oeuvre terrain, acquisition / transmission de données et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA "Capteurs et qualité de l’air : une (R)évolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost, handheld E-nose for renal diseases early diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructured all-polymer solution-processable ammonia sensors with ppb-range sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors, IMCS-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nürnberg, Germany. pp.1542-1545, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P2.4.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Modelling, Monitoring and Management of Air Pollution, Coruña,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and magnetic properties of polyaniline-cobalt-feni hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Multifunctional, Hybrid and Nanomaterials, Hybrid Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured PANI-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured PANI-based materials for sensor and molecular electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of polyaniline hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Broadband Dielectric Spectroscopy and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Matériaux pour le Génie Electrique, MGE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of MOX sensors in Air quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wroclaw, Poland, Poland. 2025, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/EUROSENSORS2025/MP44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on electrodeposited polyaniline film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Polyaniline-Based Gas Sensors for Hydrogen Sulfide Detection: The Crucial Role of Solvent Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Fier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda, Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Ammonia Sensor Based on Electrodeposited Polyaniline Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023 IEEE SENSORS, pp.1-4, 2023, IEEE SENSORS. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants IREPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING THE ATMOSPHERIC CONCENTRATION OF OZONE AND THE ATMOSPHERIC CONCENTRATION OF NITROGEN DIOXIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/180357 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prélèvement des gaz expirés par un patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021250261. DI-TBN-20-002. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2018-SA-0271, Anses. 2022, 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du 1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Mantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un protocole pour évaluation en laboratoire de microcapteurs pour la mesure des concentrations massiques particulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce de maladies rénales par systèmes multi-capteurs à base de composites conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air dans les ruches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REDON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistante - Capteurs Qualité de l'Air</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5195-3010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169659283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en électronique, Nathalie Redon travaille à IMT Nord Europe en tant que professeur assistant au sein du Centre de recherche sur l'énergie et l'environnement. Ses principaux thèmes portent sur les capteurs pour les applications de qualité de l'air : i/développement de capteurs de qualité de l'air basés sur des surfaces sensibles composites conductrices pour la détection de différents polluants d'intérêt à l'état de traces (ammoniac, formaldéhyde, hydrogène sulfuré, etc.), ii/détection et quantification de gaz ou de particules spécifiques impliqués dans les analyses de l'air intérieur, de l'air ambiant ou de l'haleine, iii/traitement avancé des données basé sur des systèmes multi-capteurs pour évaluer les signatures de la pollution. Elle est membre du LCSQA (Laboratoire central de surveillance de la qualité de l'air) en France, en charge du développement et de la mise en œuvre de protocoles d'évaluation métrologique pour les micro-capteurs dédiés à la mesure de polluants réglementés ou non réglementés.En ce qui concerne la qualité de l'air intérieur, ses principaux projets actuels sont consacrés au développement de stations multi-capteurs mobiles, autonomes et portables, capables de qualifier l'exposition individuelle aux polluants atmosphériques (projets VEILLAIR et CERBAIR). Les stations multicapteurs sont également déployées pour déterminer leur impact dans les habitations individuelles et l'analyse psychosociologique du comportement des occupants (projets QOUSTO et QALIPSO). Elle contribue également à l'optimisation de la dimension intrinsèque des stations multi-capteurs d'AQ, pour construire un indicateur dynamique de l'exposition individuelle (projet CAPTAIR & INDEX).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ammonia Sensors Ready for Outdoor Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R Leeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Martin Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c07873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to eco-friendly fabrication of polyaniline-based ammonia sensors with high sensitivity and room temperature operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science: Advanced Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.100961. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsamd.2025.100961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of indoor air pollution-related activities using metal-oxide gas sensors and the temporal intrinsic dimensionality estimation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.100026. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2024.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metrological qualification of commercial VOC multi-sensor systems: a mandatory step prior to indoor air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3368285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surfactant on conductivity, capacitance and doping of electrodeposited polyaniline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moutarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2024.1358534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated Polyaniline-Based Sensors with Enhanced NH3 Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.117695. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus J C Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Fabrication of an Ammonia-Gas Sensor Using Electrochemically Synthesised Polyaniline on Commercial Screen-Printed Three-Electrode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Korent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žagar Soderžnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sašo Šturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žužek Rožman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity Sensor Based on PEO/PEDOT:PSS Blends for Breath Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100489. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202100489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Sulfide Detection by Sensors Based on Conductive Polymers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Barbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kotsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.506. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10090506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.394-409. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanocomposites based sensor array for breath ammonia analysis. Portable e-nose approach to non-invasive diagnosis of chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.616 - 626. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.1235 à 1243. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and Bio Nanocomposites for Ultrasensitive Ammonia Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.407. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra sensitive ammonia sensors based on microwave synthesized nanofibrillar polyanilines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zujovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanisavljev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, pp.626-634. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mass Balance Model Applied to an Olfactory Annoyance Problematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.12118-12125. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5028458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a polyaniline/fluoral-P chemical sensor for gaseous formaldehyde detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1300-1306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2169783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160, pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160 (1), pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polyaniline composite: From syntheses in waterborne systems to chemical sensor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iratcabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (8), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Composites for Chemical Sensors and Release Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (4), pp.548-557. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2008.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on ammonia gas sensitivity of intrinsically conducting composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 268 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200850802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electromagnetic shielding effectiveness of polyaniline-polyurethane composites in the microwave band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1-4), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-2004-563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation - Qualification de capteurs de particules en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRIN, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwit Chongcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analytics &amp; Artificial Intelligence SEMINAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Community, Oct 2024, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIBRAGE IN SITU DE CAPTEURS POUR LA SURVEILLANCE DES PM2,5 DANS L'AIR AMBIANT : PERFORMANCE ET TRANSFERABILITE DES MODELES DE MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Detection Using Low-Bandgap Polymer-Based Sensitive Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo S Borro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clive Hiorns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Machine Learning model and Transfer Learning for calibration of air quality Low-Cost Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Aerosol Conference (EAC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on polyaniline dispersed in toluene with a remarkably low sensitivity to humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 d'automne - Micro-capteurs dédiés au contrôle de la qualité de l'air extérieur, intérieur et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Micro-Capteurs Chimiques (CMC2), Oct 2024, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Fleps 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tampere, Finland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS61194.2024.10604267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia organic sensors: from environmental to biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th International Conference on Microelectronics, Devices and Materials (MIDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bossuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution activity detection based on metal-oxide gas sensors and intrinsic dimensionality estimation for indoor air quality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solvent on the performance of polyaniline-based sensors devoted to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solvent on ammonia detection performance of polyaniline-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fievet Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the matrix on the detection of ammonia in Polyaniline: Polyurethane sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution DIQACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic dimension estimation as a tool to sensor selection for an indoor air quality multisensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo / Online, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Nanocomposites for Hydrogen Sulfide Detection at ppb Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Sensor Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, Germany. pp.69, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/I3S2021Dresden-10183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heterostructured Ni 3 S 2 -rGO based room temperature NH 3 sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tlhaole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ec Linganiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Dec 2021, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Francophone de Santé et Environnement (SFSE) - Multi-expositions, conditions de vie et santé : de la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pôle pollution santé-longévité de Lille, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufflez, c’est dépisté : systèmes multi-capteurs pour le diagnostic et le suivi personnalisé de patients par analyse d’haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT Healthcare 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Oct 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nanostructured conducting polymers to electronic gas sensors and electronic nose for environment monitoring and medical diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojkiewicz J.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redon N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maout P. . Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahuec C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pud A. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Chemistry Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From drifting polyaniline sensor to accurate sensor array for breath analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'aptitude micro-capteurs 2018 : enseignements, mise en oeuvre terrain, acquisition / transmission de données et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA "Capteurs et qualité de l’air : une (R)évolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : Enseignements et résultats du premier essai national d'aptitudes des micro-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost, handheld E-nose for renal diseases early diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructured all-polymer solution-processable ammonia sensors with ppb-range sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors, IMCS-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nürnberg, Germany. pp.1542-1545, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P2.4.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Modelling, Monitoring and Management of Air Pollution, Coruña,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and magnetic properties of polyaniline-cobalt-feni hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Multifunctional, Hybrid and Nanomaterials, Hybrid Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured PANI-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured PANI-based materials for sensor and molecular electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of polyaniline hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Broadband Dielectric Spectroscopy and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Matériaux pour le Génie Electrique, MGE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of MOX sensors in Air quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wroclaw, Poland, Poland. 2025, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/EUROSENSORS2025/MP44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on electrodeposited polyaniline film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Polyaniline-Based Gas Sensors for Hydrogen Sulfide Detection: The Crucial Role of Solvent Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Fier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda, Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Ammonia Sensor Based on Electrodeposited Polyaniline Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023 IEEE SENSORS, pp.1-4, 2023, IEEE SENSORS. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants IREPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING THE ATMOSPHERIC CONCENTRATION OF OZONE AND THE ATMOSPHERIC CONCENTRATION OF NITROGEN DIOXIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/180357 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prélèvement des gaz expirés par un patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021250261. DI-TBN-20-002. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2018-SA-0271, Anses. 2022, 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du 1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Mantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un protocole pour évaluation en laboratoire de microcapteurs pour la mesure des concentrations massiques particulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce de maladies rénales par systèmes multi-capteurs à base de composites conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air dans les ruches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CFC6745"/>
+    <w:nsid w:val="EC9F4EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169659283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Leeson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicoll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Pearson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07873" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2025.100961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinheiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihemaiti Kayishaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magnenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1358534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635430v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196529" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380658v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249228v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;agar Soder&#382;nik" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;u&#382;ek Ro&#382;man" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010169" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202100489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00215" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.178" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXNF48ZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zujovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanisavljev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQN0KT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clarke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Romain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5028458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carquigny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2169783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saravanan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Bliznyuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2BQFRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783484v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouhadid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iratcabal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.01.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX318QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ehrenfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2008.428" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92DFFA6D6996CCE2F252A460198D49F4CAD2FB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauveaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2004-563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S Borro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clive Hiorns" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS61194.2024.10604267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249425v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380266v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/I3S2021Dresden-10183" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tlhaole" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec Linganiso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639478" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojkiewicz J.-L." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon N." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maout P. . Le" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahuec C." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pud A. A." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589801" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512847" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P2.4.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bliznyuk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800348v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORS2025/MP44" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649599v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayishaer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-sensorsconference.org/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325142" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200511v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221707v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169659283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Leeson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicoll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Pearson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07873" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2025.100961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinheiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihemaiti Kayishaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magnenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1358534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;agar Soder&#382;nik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;u&#382;ek Ro&#382;man" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010169" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202100489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00215" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.178" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXNF48ZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zujovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanisavljev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQN0KT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clarke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Romain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5028458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carquigny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2169783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saravanan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Bliznyuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2BQFRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouhadid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iratcabal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.01.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX318QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ehrenfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2008.428" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92DFFA6D6996CCE2F252A460198D49F4CAD2FB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauveaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2004-563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S Borro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clive Hiorns" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS61194.2024.10604267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249425v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251112v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380266v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/I3S2021Dresden-10183" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tlhaole" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec Linganiso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639478" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249571v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojkiewicz J.-L." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon N." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maout P. . Le" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahuec C." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pud A. A." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589801" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512847" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P2.4.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bliznyuk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800348v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORS2025/MP44" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649599v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayishaer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-sensorsconference.org/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325142" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200511v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221707v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>