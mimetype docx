--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REDON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistante - Capteurs Qualité de l'Air</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5195-3010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169659283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en électronique, Nathalie Redon travaille à IMT Nord Europe en tant que professeur assistant au sein du Centre de recherche sur l'énergie et l'environnement. Ses principaux thèmes portent sur les capteurs pour les applications de qualité de l'air : i/développement de capteurs de qualité de l'air basés sur des surfaces sensibles composites conductrices pour la détection de différents polluants d'intérêt à l'état de traces (ammoniac, formaldéhyde, hydrogène sulfuré, etc.), ii/détection et quantification de gaz ou de particules spécifiques impliqués dans les analyses de l'air intérieur, de l'air ambiant ou de l'haleine, iii/traitement avancé des données basé sur des systèmes multi-capteurs pour évaluer les signatures de la pollution. Elle est membre du LCSQA (Laboratoire central de surveillance de la qualité de l'air) en France, en charge du développement et de la mise en œuvre de protocoles d'évaluation métrologique pour les micro-capteurs dédiés à la mesure de polluants réglementés ou non réglementés.En ce qui concerne la qualité de l'air intérieur, ses principaux projets actuels sont consacrés au développement de stations multi-capteurs mobiles, autonomes et portables, capables de qualifier l'exposition individuelle aux polluants atmosphériques (projets VEILLAIR et CERBAIR). Les stations multicapteurs sont également déployées pour déterminer leur impact dans les habitations individuelles et l'analyse psychosociologique du comportement des occupants (projets QOUSTO et QALIPSO). Elle contribue également à l'optimisation de la dimension intrinsèque des stations multi-capteurs d'AQ, pour construire un indicateur dynamique de l'exposition individuelle (projet CAPTAIR & INDEX).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ammonia Sensors Ready for Outdoor Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R Leeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Martin Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c07873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to eco-friendly fabrication of polyaniline-based ammonia sensors with high sensitivity and room temperature operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science: Advanced Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.100961. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsamd.2025.100961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of indoor air pollution-related activities using metal-oxide gas sensors and the temporal intrinsic dimensionality estimation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.100026. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2024.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metrological qualification of commercial VOC multi-sensor systems: a mandatory step prior to indoor air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3368285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surfactant on conductivity, capacitance and doping of electrodeposited polyaniline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moutarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2024.1358534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated Polyaniline-Based Sensors with Enhanced NH3 Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.117695. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus J C Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Fabrication of an Ammonia-Gas Sensor Using Electrochemically Synthesised Polyaniline on Commercial Screen-Printed Three-Electrode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Korent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žagar Soderžnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sašo Šturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žužek Rožman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity Sensor Based on PEO/PEDOT:PSS Blends for Breath Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100489. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202100489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Sulfide Detection by Sensors Based on Conductive Polymers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Barbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kotsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.506. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10090506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.394-409. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanocomposites based sensor array for breath ammonia analysis. Portable e-nose approach to non-invasive diagnosis of chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.616 - 626. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.1235 à 1243. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and Bio Nanocomposites for Ultrasensitive Ammonia Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.407. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra sensitive ammonia sensors based on microwave synthesized nanofibrillar polyanilines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zujovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanisavljev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, pp.626-634. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mass Balance Model Applied to an Olfactory Annoyance Problematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.12118-12125. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5028458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a polyaniline/fluoral-P chemical sensor for gaseous formaldehyde detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1300-1306. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2169783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160, pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160 (1), pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polyaniline composite: From syntheses in waterborne systems to chemical sensor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iratcabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (8), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Composites for Chemical Sensors and Release Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (4), pp.548-557. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2008.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on ammonia gas sensitivity of intrinsically conducting composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 268 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200850802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electromagnetic shielding effectiveness of polyaniline-polyurethane composites in the microwave band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1-4), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-2004-563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation - Qualification de capteurs de particules en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRIN, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwit Chongcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analytics &amp; Artificial Intelligence SEMINAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Community, Oct 2024, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIBRAGE IN SITU DE CAPTEURS POUR LA SURVEILLANCE DES PM2,5 DANS L'AIR AMBIANT : PERFORMANCE ET TRANSFERABILITE DES MODELES DE MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Detection Using Low-Bandgap Polymer-Based Sensitive Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo S Borro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clive Hiorns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Machine Learning model and Transfer Learning for calibration of air quality Low-Cost Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Aerosol Conference (EAC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on polyaniline dispersed in toluene with a remarkably low sensitivity to humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 d'automne - Micro-capteurs dédiés au contrôle de la qualité de l'air extérieur, intérieur et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Micro-Capteurs Chimiques (CMC2), Oct 2024, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Fleps 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tampere, Finland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS61194.2024.10604267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia organic sensors: from environmental to biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th International Conference on Microelectronics, Devices and Materials (MIDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bossuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution activity detection based on metal-oxide gas sensors and intrinsic dimensionality estimation for indoor air quality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solvent on the performance of polyaniline-based sensors devoted to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solvent on ammonia detection performance of polyaniline-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fievet Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the matrix on the detection of ammonia in Polyaniline: Polyurethane sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution DIQACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic dimension estimation as a tool to sensor selection for an indoor air quality multisensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo / Online, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Nanocomposites for Hydrogen Sulfide Detection at ppb Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Sensor Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, Germany. pp.69, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/I3S2021Dresden-10183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heterostructured Ni 3 S 2 -rGO based room temperature NH 3 sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tlhaole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ec Linganiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Dec 2021, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Francophone de Santé et Environnement (SFSE) - Multi-expositions, conditions de vie et santé : de la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pôle pollution santé-longévité de Lille, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufflez, c’est dépisté : systèmes multi-capteurs pour le diagnostic et le suivi personnalisé de patients par analyse d’haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT Healthcare 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Oct 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nanostructured conducting polymers to electronic gas sensors and electronic nose for environment monitoring and medical diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojkiewicz J.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redon N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maout P. . Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahuec C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pud A. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Chemistry Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From drifting polyaniline sensor to accurate sensor array for breath analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'aptitude micro-capteurs 2018 : enseignements, mise en oeuvre terrain, acquisition / transmission de données et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA "Capteurs et qualité de l’air : une (R)évolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : Enseignements et résultats du premier essai national d'aptitudes des micro-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost, handheld E-nose for renal diseases early diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructured all-polymer solution-processable ammonia sensors with ppb-range sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors, IMCS-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nürnberg, Germany. pp.1542-1545, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P2.4.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Modelling, Monitoring and Management of Air Pollution, Coruña,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and magnetic properties of polyaniline-cobalt-feni hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Multifunctional, Hybrid and Nanomaterials, Hybrid Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured PANI-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured PANI-based materials for sensor and molecular electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of polyaniline hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Broadband Dielectric Spectroscopy and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Matériaux pour le Génie Electrique, MGE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of MOX sensors in Air quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wroclaw, Poland, Poland. 2025, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/EUROSENSORS2025/MP44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on electrodeposited polyaniline film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Polyaniline-Based Gas Sensors for Hydrogen Sulfide Detection: The Crucial Role of Solvent Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Fier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda, Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Ammonia Sensor Based on Electrodeposited Polyaniline Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023 IEEE SENSORS, pp.1-4, 2023, IEEE SENSORS. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants IREPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING THE ATMOSPHERIC CONCENTRATION OF OZONE AND THE ATMOSPHERIC CONCENTRATION OF NITROGEN DIOXIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/180357 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prélèvement des gaz expirés par un patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021250261. DI-TBN-20-002. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2018-SA-0271, Anses. 2022, 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du 1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Mantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un protocole pour évaluation en laboratoire de microcapteurs pour la mesure des concentrations massiques particulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce de maladies rénales par systèmes multi-capteurs à base de composites conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air dans les ruches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REDON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître-assistante - Capteurs Qualité de l'Air</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5195-3010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">169659283</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=onADPoUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en électronique, Nathalie Redon travaille à IMT Nord Europe en tant que professeur assistant au sein du Centre de recherche sur l'énergie et l'environnement. Ses principaux thèmes portent sur les capteurs pour les applications de qualité de l'air : i/développement de capteurs de qualité de l'air basés sur des surfaces sensibles composites conductrices pour la détection de différents polluants d'intérêt à l'état de traces (ammoniac, formaldéhyde, hydrogène sulfuré, etc.), ii/détection et quantification de gaz ou de particules spécifiques impliqués dans les analyses de l'air intérieur, de l'air ambiant ou de l'haleine, iii/traitement avancé des données basé sur des systèmes multi-capteurs pour évaluer les signatures de la pollution. Elle est membre du LCSQA (Laboratoire central de surveillance de la qualité de l'air) en France, en charge du développement et de la mise en œuvre de protocoles d'évaluation métrologique pour les micro-capteurs dédiés à la mesure de polluants réglementés ou non réglementés.En ce qui concerne la qualité de l'air intérieur, ses principaux projets actuels sont consacrés au développement de stations multi-capteurs mobiles, autonomes et portables, capables de qualifier l'exposition individuelle aux polluants atmosphériques (projets VEILLAIR et CERBAIR). Les stations multicapteurs sont également déployées pour déterminer leur impact dans les habitations individuelles et l'analyse psychosociologique du comportement des occupants (projets QOUSTO et QALIPSO). Elle contribue également à l'optimisation de la dimension intrinsèque des stations multi-capteurs d'AQ, pour construire un indicateur dynamique de l'exposition individuelle (projet CAPTAIR & INDEX).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of advection on the adsorption kinetics of ammonia onto a Polyaniline-sensitive surface in channel flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 301, pp.120878. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2024.120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Ammonia Sensors Ready for Outdoor Use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah R Leeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Nicoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Pearson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Martin Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.5c07873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the way to eco-friendly fabrication of polyaniline-based ammonia sensors with high sensitivity and room temperature operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Science: Advanced Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 10 (3), pp.100961. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsamd.2025.100961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection of indoor air pollution-related activities using metal-oxide gas sensors and the temporal intrinsic dimensionality estimation of data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Pinheiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (3), pp.100026. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indenv.2024.100026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The metrological qualification of commercial VOC multi-sensor systems: a mandatory step prior to indoor air quality monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Eid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2024.3368285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorinated Polyaniline-Based Sensors with Enhanced NH3 Sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.117695. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.synthmet.2024.117695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of surfactant on conductivity, capacitance and doping of electrodeposited polyaniline films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ileana-Alexandra Pavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Ben Halima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Moutarlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2024.1358534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling Ammonia and Trimethylamine Uptake on Conductive Doped Polyaniline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40 (17), pp.9180-9188. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c00565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(aniline)-based Ammonia Sensors: Understanding the Role of Polyurethane on Structural/Morphological Properties and Sensing Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Furini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos José L. Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.134664. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2023.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercomparison of in situ measurements of ambient NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;: instrument performance and application under field conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh M Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus J C Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (22), pp.6755 - 6787. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-15-6755-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ measurements of NH 3 : instrument performance and applicability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marsailidh Twigg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustinus Berkhout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Cowan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Dammers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Measurement Techniques Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/amt-2022-107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03968179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03635430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive Polymer Composites for Hydrogen Sulphide Sensors Working at Sub-PPM Level and Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahcen Khouchaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (19), pp.6529. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21196529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facile Fabrication of an Ammonia-Gas Sensor Using Electrochemically Synthesised Polyaniline on Commercial Screen-Printed Three-Electrode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Korent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žagar Soderžnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sašo Šturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Žužek Rožman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.169. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21010169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity Sensor Based on PEO/PEDOT:PSS Blends for Breath Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.2100489. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mame.202100489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Sulfide Detection by Sensors Based on Conductive Polymers: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.00215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel and Cost-efficient Sensors for the Concentration Measurement of Ammonia and Ammonium Nitrate Particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of indoor air quality events using a K-means clustering analysis of gas sensors data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Sensors and Actuators B: Chemical, 297, pp.126709. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2019.126709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the Performance of Low-Cost Sensors for Air Quality Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Karagulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Barbiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Kotsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gerboles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (9), pp.506. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos10090506⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, IOP Conference Series: Materials Science and Engineering, 609, pp.042027. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1757-899x/609/4/042027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic treatment of VOC industrial emissions: IPA removal using a sensor-instrumented reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Gaudion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 353, pp.394-409. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanocomposites based sensor array for breath ammonia analysis. Portable e-nose approach to non-invasive diagnosis of chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 274, pp.616 - 626. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.07.178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a normalized multi-sensors system for low cost on-line atmospheric pollution detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 241, pp.1235 à 1243. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid and Bio Nanocomposites for Ultrasensitive Ammonia Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Pud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.407. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PANI-DBSA content and dispersing solvent as influencing parameters in sensing performances of TiO 2 /PANI-DBSA hybrid nanocomposites to ammonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (86), pp.82625-82634. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA12693F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances and limitations of electronic gas sensors to investigate an indoor air quality event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Building and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Building and Environment, 107, pp.19-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia/amine electronic gas sensors based on hybrid polyaniline–TiO 2 nanocomposites. The effects of titania and the surface active doping acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mikhaylov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ogurtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. Noskov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (26), pp.20218-20226. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4ra16121a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra sensitive ammonia sensors based on microwave synthesized nanofibrillar polyanilines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mérian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zujovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanisavljev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, pp.626-634. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Mass Balance Model Applied to an Olfactory Annoyance Problematic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claude Romain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (20), pp.12118-12125. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es5028458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a polyaniline/fluoral-P chemical sensor for gaseous formaldehyde detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (5), pp.1300-1306. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2011.2169783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160 (1), pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured polyaniline-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 160, pp.1394-1403. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting polyaniline composite: From syntheses in waterborne systems to chemical sensor devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bégué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Iratcabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (8), pp.1716-1722. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2010.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Composites for Chemical Sensors and Release Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Thévenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ehrenfeld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensor letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (4), pp.548-557. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1166/sl.2008.428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on ammonia gas sensitivity of intrinsically conducting composite films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bouhadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Plaisance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Desbrieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 268 (1), pp.9-13. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.200850802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High electromagnetic shielding effectiveness of polyaniline-polyurethane composites in the microwave band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fauveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Miane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (1-4), pp.203-206. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-2004-563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Analytics &amp; Artificial Intelligence SEMINAR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Community, Oct 2024, Villeneuve d’Ascq (Lille), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05301340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme mobile de mesure de la qualité de l’air en circulation - Qualification de capteurs de particules en mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatim Moujahid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique ECRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECRIN, Jul 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Ammonia Adsorption Equilibrium Time on a Sensitive Surface Through Flow Field Optimization: A CFD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puwit Chongcharoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Fluid Flow, Heat and Mass Transfer (FFHMT 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/ffhmt25.243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05219779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CALIBRAGE IN SITU DE CAPTEURS POUR LA SURVEILLANCE DES PM2,5 DANS L'AIR AMBIANT : PERFORMANCE ET TRANSFERABILITE DES MODELES DE MACHINE LEARNING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français sur les Aérosols 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25576/ASFERA-CFA2025-43920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Detection Using Low-Bandgap Polymer-Based Sensitive Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo S Borro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Clive Hiorns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIII B-MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Salvador (Bahia), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Machine Learning model and Transfer Learning for calibration of air quality Low-Cost Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 European Aerosol Conference (EAC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on polyaniline dispersed in toluene with a remarkably low sensitivity to humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of the IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Water in Conductive Polymer Gas Sensors: Insights From Polyaniline For Ammonia Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolis N. Romanias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Fresneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Flexible Organic Electronics (ISFOE24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Thesaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW PERFORMING SENSING SYSTEM TO MONITOR NH3 CONCENTRATIONS FOR LIVESTOCK APPLICATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR QUALITY CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Helsinki, May 2024, HELSINKI, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CMC2 d'automne - Micro-capteurs dédiés au contrôle de la qualité de l'air extérieur, intérieur et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Club Micro-Capteurs Chimiques (CMC2), Oct 2024, Clermont Ferrand (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensors based on polyaniline: materials processing as leverage for performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Fleps 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Tampere, Finland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FLEPS61194.2024.10604267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution activity detection based on metal-oxide gas sensors and intrinsic dimensionality estimation for indoor air quality applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en TéléSANté et dispositifs biomédicaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action 6a : ATMOBOX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Promonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thérèse Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Annuelle Obs4clim</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia organic sensors: from environmental to biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58th International Conference on Microelectronics, Devices and Materials (MIDEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lipica, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE OF WEATHER AND CHEMICAL COMPOSITION ON PMX MICROSENSORS MEASUREMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Espina-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bossuyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Y. Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA2023 - 36ème Congrès Français sur les Aérosols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASFERA, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurred-eyed sensor, show me my exposure to indoor air pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University Hospital RWTH Aachen; RWTH Aachen University, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the solvent on the performance of polyaniline-based sensors devoted to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of solvent on ammonia detection performance of polyaniline-based sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Vassaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Sensors Engineering and Electronics Instrumentation Advances (SEIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Funchal (Madeira Island), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadir Guendouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor air quality indices confronted to sensors measurement from field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensor systems to assess individual exposure to air pollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Paillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297908v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance de la Qualité de l'Air et Méthodes de collecte de Données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fievet Amandine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Gressent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Challenge Green Data Health Master Class 1 - Données mesurées &amp; modélisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CGDD, Apr 2023, En ligne (France et Canada), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the matrix on the detection of ammonia in Polyaniline: Polyurethane sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QALIPSO project at a glance: changing the paradigm on IAQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor Air 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISIAQ, Jun 2022, Kuopio, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de l’Air dans les Logements Individuels et analyse Psycho-Sociologique du comportement des Occupants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution DIQACC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Apr 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic dimension estimation as a tool to sensor selection for an indoor air quality multisensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Dorizzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Oslo / Online, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of ammonia in ambient air and over a controlled artificial source during the AMICA field campaign at a rural site in the Ile-de-France region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Michoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Bergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Fortineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Décuq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First ACTRIS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Atmospheric and Earth System Research (INAR); University of Helsinki, Atmosphere and Climate Competence Center (ACCC); University of Helsinki, ACTRIS Interim Head Office (Aerosol, Clouds, and Trace Gases Research Infrastructure), May 2022, Virtual Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline Nanocomposites for Hydrogen Sulfide Detection at ppb Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Symposium on Sensor Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dresden, Germany. pp.69, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/I3S2021Dresden-10183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New heterostructured Ni 3 S 2 -rGO based room temperature NH 3 sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tlhaole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ec Linganiso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS47087.2021.9639478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restitution publique du projet QALIPSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Dec 2021, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exposition aux polluants atmosphériques et populations modestes : les enseignements d’une expérimentation dans le quartier de Lille Fives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cornille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème congrès de la Société Francophone de Santé et Environnement (SFSE) - Multi-expositions, conditions de vie et santé : de la connaissance à l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pôle pollution santé-longévité de Lille, Nov 2020, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of indoor air quality in a low energy high school building combining micro gas sensors and unsupervised learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X IAQVEC 2019 - 10th international conference on Indoor Air Quality, Ventilation and Energy Conservation in Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First French Intercomparison Exercises for Air Quality sensors (EAμC) : results and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop On Low-cost sensors and Microsystems for environment monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufflez, c’est dépisté : systèmes multi-capteurs pour le diagnostic et le suivi personnalisé de patients par analyse d’haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT Healthcare 4.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT, Oct 2019, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From nanostructured conducting polymers to electronic gas sensors and electronic nose for environment monitoring and medical diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojkiewicz J.-L.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redon N.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maout P. . Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lahuec C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pud A. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Chemistry Forum 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nano-composites based sensor for simultaneous and selective measurement of ammonium nitrate aerosol and ammonia gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. L. Boukhenane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Sensors and Electronic Instrumentation Advances (SEIA' 2019), Canary Islands (Tenerife), Spain, September 25-27, 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Canary Islands (Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : Enseignements et résultats du premier essai national d'aptitudes des micro-capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques de l'air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Besançon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des données individuelles de pollution atmosphérique et modification des comportements d’une population équipée de micro-capteurs : une enquête auprès de résidents de la métropole lilloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Mialet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international Capteurs individuels de pollution atmosphérique : innovation ou révolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs pour la surveillance de la qualité de l'air ambiant extérieur : enseignements et résultats préliminaires pu premier essai national d'aptitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Outdoor and indoor air pollution" (Atmos'Fair)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais nationaux d’aptitude des micro-capteurs pour la surveillance de la qualité de l’air ambiant : Résultats et Bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'aptitude micro-capteurs 2018 : enseignements, mise en oeuvre terrain, acquisition / transmission de données et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire technique LCSQA "Capteurs et qualité de l’air : une (R)évolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From drifting polyaniline sensor to accurate sensor array for breath analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2018.8589801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement de micro-capteurs de qualité de l’air dans les logements pour une campagne nationale - contraintes et opportunités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Capteurs individuels de pollution Atmosphérique : Innovation ou Révolution ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low cost, handheld E-nose for renal diseases early diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre S Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 40th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Honolulu, United States. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC.2018.8512847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement des capteurs de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ramalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Berthineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium Individual Air Pollution Sensors: Innovation or Revolution ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How good are chemical sensors for research and IAQ management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de polluants atmosphériques par systèmes multicapteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rouvoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque francophone Combustion et pollution atmosphérique COMPOLA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saidia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the effectiveness of indoor air treatment systems using gas multi-sensors systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAQVEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas-sensors networks: relevant tools for real-time indoor air quality indicators in low energy buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Healthy Buildings 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation, origin, fate and health impact of atmospheric pollutants: A few perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dusanter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop “Environmentally friendly technologies for reducing and controlling the GHG emissions from human activities (EfTechGHG)”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Djakarta, Indonesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a standardized multi-sensors system for &amp;lt;i&amp;gt;on-line&amp;lt;/i&amp;gt; atmospheric pollution monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième Édition du Colloque Interdisciplinaire en Instrumentation, C2I 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of nanostructured all-polymer solution-processable ammonia sensors with ppb-range sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Elkamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Meeting on Chemical Sensors, IMCS-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nürnberg, Germany. pp.1542-1545, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/IMCS2012/P2.4.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-sensors system for atmospheric pollution detection, a classification and indexation approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Al Barakeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Pijolat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Modelling, Monitoring and Management of Air Pollution, Coruña,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, La Corogne, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and magnetic properties of polyaniline-cobalt-feni hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Multifunctional, Hybrid and Nanomaterials, Hybrid Materials 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of nanostructured PANI-based composites for ppb range ammonia sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Frontiers in Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured PANI-based materials for sensor and molecular electronics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.N. Bliznyuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Organic Electronics, ICOE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italy. pp.78-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00800348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric properties of polyaniline hybrid nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lasri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Broadband Dielectric Spectroscopy and its Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of polyaniline-cobalt composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. El Kamchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Saravanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque sur les Matériaux pour le Génie Electrique, MGE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France. pp.111-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dimensionality of MOX sensors in Air quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Verriele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugurta Montalvão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Wroclaw, Poland, Poland. 2025, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5162/EUROSENSORS2025/MP44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des propriétés de l'écoulement sur la cinétique d'adsorption de NH3 sur une surface sensible composée de polyaniline.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées Scientifiques de l’Association Française d'Adsorption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensor based on electrodeposited polyaniline film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop of IEEE Sensors France Chapter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Polyaniline-Based Gas Sensors for Hydrogen Sulfide Detection: The Crucial Role of Solvent Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Luisa Braunger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Fier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are particle sensors able to correctly report different indoor air particle emission scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Umba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Locoge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miranda, Luiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heathy Buildings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, AACHEN, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room Temperature Ammonia Sensor Based on Electrodeposited Polyaniline Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aihemaiti Kayishaer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Magnenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Lakard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023 IEEE SENSORS, pp.1-4, 2023, IEEE SENSORS. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fundamental characterization of interaction between gas and polyaniline composites dedicated to ammonia detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three amines interfering with ammonia response of polyaniline-based sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Bruneel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edilene Assunção da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04249356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative air quality assessment at the street level with a mobile laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esperanza Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Wroblewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alleman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Riffault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Aerosol Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants IREPSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of miniature sensors to indoor air quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Coddeville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBIAC - Interface between Indoor and Atmospheric Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Air Pollutant Concentrations and Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole Bedos, Sophie Génermont, Jean-François Castell, Pierre Cellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture and Air Quality: Investigating, Assessing and Managing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.119-157, 2020, 978-94-024-2057-9 ; 978-94-024-2058-6 ; 978-94-024-2060-9. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-024-2058-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03121589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des concentrations et des flux de polluants atmosphériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baisnee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fortems-Cheiney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Ciuraru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bedos, C.; Génermont, S.; Castell, J.F.; Cellier, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et qualité de l'air : comprendre, évaluer, agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-156, 2019, 978-2-7592-3009-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEVICE FOR MEASURING THE ATMOSPHERIC CONCENTRATION OF OZONE AND THE ATMOSPHERIC CONCENTRATION OF NITROGEN DIOXIDE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fagniez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023/180357 A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de prélèvement des gaz expirés par un patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wojkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Maout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021250261. DI-TBN-20-002. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration par voie fluidique de la performance de détection de capteurs d’ammoniac, Rapport d’activités n°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fahes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souria Hamidouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Nord Europe, Institut Mines Télécom, Université de Lille, CERI Energie Environnement, F-59000, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-capteurs pour le suivi de la qualité de l’air intérieur et extérieur - Volume 1 De l’usage de micro-capteurs à des fins d’évaluation de l’exposition individuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Hanoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2018-SA-0271, Anses. 2022, 318 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03875171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAPT'AIR : LA BASE DE DONNEES NATIONALE POUR LE RECENSEMENT DES EXPERIMENTATIONS DE CAPTEURS / SYSTEMES CAPTEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guittier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tempet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d’évaluation des mesures de polluants réglementés par micro-capteurs mobiles pour une utilisation dans un cadre réglementaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résultats du 1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Mantelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisabilité d'un protocole pour évaluation en laboratoire de microcapteurs pour la mesure des concentrations massiques particulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Morelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gaie-Levrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1er Essai national d'Aptitude des micro-Capteurs (EAµC) pour la surveillance de la qualité de l'air : Synthèse des résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Crunaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Spinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LCSQA. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic précoce de maladies rénales par systèmes multi-capteurs à base de composites conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de l'air dans les ruches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Thevenet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId371"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EC9F4EA8"/>
+    <w:nsid w:val="B4256898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169659283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Leeson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicoll" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Pearson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin Hernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07873" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2025.100961" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300884v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinheiro" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100026" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihemaiti Kayishaer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magnenet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1358534" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117695" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korent" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;agar Soder&#382;nik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;u&#382;ek Ro&#382;man" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010169" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196529" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635430v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202100489" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00215" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862216v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.178" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXNF48ZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142637v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221512v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zujovic" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanisavljev" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQN0KT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221521v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clarke" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Romain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5028458" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carquigny" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2169783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamchi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saravanan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783484v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Bliznyuk" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamchi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.084" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2BQFRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouhadid" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iratcabal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.01.052" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX318QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ehrenfeld" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2008.428" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564105v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850802" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92DFFA6D6996CCE2F252A460198D49F4CAD2FB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221480v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauveaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2004-563" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532617v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S Borro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clive Hiorns" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619041v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS61194.2024.10604267" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249425v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251112v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249280v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249270v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249455v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638695v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380266v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/I3S2021Dresden-10183" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148913v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tlhaole" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coville" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec Linganiso" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639478" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249571v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145264v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojkiewicz J.-L." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon N." TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maout P. . Le" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahuec C." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pud A. A." TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945108v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589801" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239392v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915321v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512847" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P2.4.14" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807633v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807632v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bliznyuk" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800348v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808272v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812404v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300871v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORS2025/MP44" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649599v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayishaer" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455711v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-sensorsconference.org/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325142" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227405v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781465v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200511v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221707v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-redon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5195-3010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169659283" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=onADPoUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fahes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souria Hamidouche" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Duc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2024.120878" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Espina-Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R Leeson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Nicoll" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Pearson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Martin Hernandez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c07873" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250343v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Vassaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2025.100961" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300884v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Miranda" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pinheiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Dorizzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indenv.2024.100026" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Verriele" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Umba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Eid" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Crunaire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3368285" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645796v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aihemaiti Kayishaer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Magnenet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lakard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Ben Halima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2024.117695" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541876v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ileana-Alexandra Pavel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2024.1358534" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Pascaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thevenet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Samuel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c00565" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221313v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene da Silva" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Furini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Jos&#233; L. Constantino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2023.134664" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh M Twigg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus J C Berkhout" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Cowan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Dammers" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-6755-2022" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968179v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marsailidh Twigg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustinus Berkhout" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-2022-107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fagniez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Khouchaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21196529" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Korent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;agar Soder&#382;nik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;o &#352;turm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina &#381;u&#382;ek Ro&#382;man" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21010169" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.202100489" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Boukhenane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wojkiewicz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.00215" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coddeville" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02276311v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2019.126709" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Karagulian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Barbiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kotsev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gerboles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos10090506" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/609/4/042027" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debono" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gaudion" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Redon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Locoge" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thevenet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.151" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GT76KXL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862216v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Maout" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Seguin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.07.178" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXNF48ZG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Al Barakeh" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Breuil" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pijolat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.10.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142637v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Mikhaylov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ogurtsov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040407" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143842v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mikhaylov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ogurtsov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coddeville" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA12693F" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02390323v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221505v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Noskov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra16121a" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221512v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;rian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zujovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanisavljev" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Wojkiewicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTQN0KT9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221521v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Clarke" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Romain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es5028458" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564100v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carquigny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Plaisance" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Reynaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2011.2169783" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788273v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. El Kamchi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Saravanan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.N. Bliznyuk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Elkamchi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.09.084" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC2BQFRM-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564101v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joubert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bouhadid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Iratcabal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2010.01.052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNX318QL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221484v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Th&#233;venot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ehrenfeld" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2008.428" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564105v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200850802" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C92DFFA6D6996CCE2F252A460198D49F4CAD2FB8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fauveaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Miane" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-2004-563" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05553620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Moujahid" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Promonet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herbin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219779v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puwit Chongcharoen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/ffhmt25.243" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Masmoudi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tossa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Redon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Spinelle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25576/ASFERA-CFA2025-43920" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532617v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo S Borro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edilene Assun&#231;&#227;o da Silva" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Clive Hiorns" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Braunger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540219v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Masmoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Gressent" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619041v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643162v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis N. Romanias" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Fresneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583949v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032973v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Braunger" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FLEPS61194.2024.10604267" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251112v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484550v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Salameh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249425v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291666v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bossuyt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Li" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Perdrix" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y. Alleman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221422v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Pinto" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249280v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249270v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291115v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chelin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caville" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Michoud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Berg&#233;" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4564" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221431v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04297908v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Durand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Paillat" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Allard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gabet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291320v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marchand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fievet Amandine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Berthelot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260201v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roussel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260158v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638695v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453165v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fortineau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380266v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/I3S2021Dresden-10183" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148913v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tlhaole" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Coville" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ec Linganiso" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS47087.2021.9639478" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Fr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cornille" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375467v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145070v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herbin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathe" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Crunaire" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249571v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145264v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojkiewicz J.-L." TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redon N." TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maout P. . Le" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahuec C." TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pud A. A." TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144258v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Boukhenane" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291521v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194012v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Mialet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239331v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mathe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239334v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239392v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01945108v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2018.8589801" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239676v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Berthineau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cochet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dupuis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaie-Levrel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915321v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S Laquintinie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Wojkiewicz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512847" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02375437v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425706v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420208v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rouvoy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425747v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425737v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638823v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dusanter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850035v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802598v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/IMCS2012/P2.4.14" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00776206v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807633v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lasri" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807632v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bliznyuk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800348v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808272v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812404v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300871v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jugurta Montalv&#227;o" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5162/EUROSENSORS2025/MP44" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471704v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649599v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kayishaer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magnenet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lakard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249389v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Fier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221362v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miranda, Luiz" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455711v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://2023.ieee-sensorsconference.org/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325142" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249328v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249356v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bruneel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122265v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Wroblewski" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Riffault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427969v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427958v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03121589v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisn&#233;e" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortems-Cheiney" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Ciuraru" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-024-2058-6_6" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619504v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baisnee" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1578/9782759230105/agriculture-et-qualite-de-l-air" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227405v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03781465v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-05287261v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03875171v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251817v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guittier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tempet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251485v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04251467v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Mantelle" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250883v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Morelle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gaie-Levrel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04250973v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200511v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221707v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>