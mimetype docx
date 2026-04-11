--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REYNAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'études en géomatique pour la gestion des milieux aquatiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-5417-0443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water permanence and connectivity are key drivers of high-mountain pond communities along altitudinal gradients in the French Alps and Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamouille-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ESA Climate Change Initiative data for the monitoring of phytoplankton abundance and phenology in deep lakes: Investigation on Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iestyn Woolway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.102372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2024.102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LHYMO: A new Water Framework Directive‐compliant multimetric index to assess lake hydromorphology and its application to French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term dataset of simulated epilimnion and hypolimnion temperatures in 401 French lakes (1959-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.5631-5650. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-5631-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence on the effects of climate on the viability of common carp (Cyprinus carpio) populations in European lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blabolil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02710-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACIX-Aqua: A global assessment of atmospheric correction methods for Landsat-8 and Sentinel-2 over lakes, rivers, and coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundarabalan V Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Alikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux protocoles pour caractériser l’hydromorphologie lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the south-western Alps as a unidirectional corridor for Mediterranean brown trout (Salmo trutta complex) lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Splendiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive examination of the network position hypothesis across multiple river metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic structure evidenced in the toxic dinoflagellate Alexandrium pacificum Litaker (A. catenella – group IV (Whedon & Kofoid) Balech) along Japanese and Chinese coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (1-2), pp.95 - 105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrium catenella in Thau lagoon (France) is not a recent introduction from Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goh Nishitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae News An IOC Newsletter on toxic algae and algal blooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00451528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water clarity derived from multispectral imagery by semi-analytical algorithm in association with optical water types to classify inland waters into ecological classes: sensitivity study case in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of connectivity on aquatic food webs in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of the water quality of French lakes and rivers from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium (LPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sentinel-2 light extinction data on lake temperature profile simulations in the 1D hydrodynamic General Lake Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Orabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à partir de l'imagerie Pléiades des troncs morts émergents sur un grand réservoir tropical : La retenue de Petit-Saut, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webminaire de Solstice 2025 - Dinamis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DataTerra - Dinamis, Jun 2025, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Syndical Géolandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES - Couleur des eaux continentales Exploitation de l’imagerie Sentinel-2 et Landsat-1..8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tormos Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ODATIS Couleur de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRS processor: Glint removal for Sentinel-2 scheme and application to Sentinel -2 and Landsat-5, 7, 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEOS-WGCV ACIX II - CMIX: Atmospheric Correction Inter-comparison Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for predictable assembly processes in freshwater fish communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'institut Cavanilles de Biodiversité et Biologie Évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Valence, Spain. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of e-TOX network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTILAC: Toward an operational in situ radiometric network in French lakes for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating water quality products for inland waters at a country scale: a hybrid approach for a future surveillance service of french territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN OPTICS XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Las palmas de gran canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide for assessing the hydromorphological quality of natural and artificial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciampittiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; JRC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydromorphological index (LHYMO) and macroinvertebrate indicator (IML).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Comission; Pôle ECLA; INRAE; Office francais de la biodiversité; Université Savoie Mont-Blanc. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape: Réponse des communautés animales (ichtyofaune et macroinvertébrés benthiques) aux altérations hydromorphologiques des lacs (Bio-LHYMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité (OFB). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la température de surface de l'eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du marnage : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RECOVER. 2022, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae eabx. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation de l’hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, RECOVER, Aix-en-Provence. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IINRAE, RECOVER, Aix-en-Provence. 2020, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, RECOVER, Aix-en-Provence. 2018, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA Aix-en-Provence, UR RECOVER. 2017, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des habitats hydrauliques piscicoles soumis à éclusées : aide à la détermination des débits souhaitables en Basse-Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Gunten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2015, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la qualité hydromorphologique des plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testi Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2014, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la température de surface des lacs en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://naturefrance.fr/indicateurs/evolution-de-la-temperature-de-surface-des-lacs-en-france-hexagonale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological role of hydromorphology, assessed through the new LHYMO index, in sustaining lake macroinvertebrate biodiversity and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId224"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REYNAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'études en géomatique pour la gestion des milieux aquatiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-5417-0443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water permanence and connectivity are key drivers of high-mountain pond communities along altitudinal gradients in the French Alps and Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamouille-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 853, pp.1951-1974. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ESA Climate Change Initiative data for the monitoring of phytoplankton abundance and phenology in deep lakes: Investigation on Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iestyn Woolway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.102372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2024.102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LHYMO: A new Water Framework Directive‐compliant multimetric index to assess lake hydromorphology and its application to French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term dataset of simulated epilimnion and hypolimnion temperatures in 401 French lakes (1959-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.5631-5650. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-5631-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence on the effects of climate on the viability of common carp (Cyprinus carpio) populations in European lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blabolil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02710-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux protocoles pour caractériser l’hydromorphologie lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACIX-Aqua: A global assessment of atmospheric correction methods for Landsat-8 and Sentinel-2 over lakes, rivers, and coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundarabalan V Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Alikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the south-western Alps as a unidirectional corridor for Mediterranean brown trout (Salmo trutta complex) lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Splendiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive examination of the network position hypothesis across multiple river metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic structure evidenced in the toxic dinoflagellate Alexandrium pacificum Litaker (A. catenella – group IV (Whedon & Kofoid) Balech) along Japanese and Chinese coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (1-2), pp.95 - 105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrium catenella in Thau lagoon (France) is not a recent introduction from Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goh Nishitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae News An IOC Newsletter on toxic algae and algal blooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00451528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of connectivity on aquatic food webs in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water clarity derived from multispectral imagery by semi-analytical algorithm in association with optical water types to classify inland waters into ecological classes: sensitivity study case in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sentinel-2 light extinction data on lake temperature profile simulations in the 1D hydrodynamic General Lake Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Orabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of the water quality of French lakes and rivers from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium (LPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à partir de l'imagerie Pléiades des troncs morts émergents sur un grand réservoir tropical : La retenue de Petit-Saut, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webminaire de Solstice 2025 - Dinamis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DataTerra - Dinamis, Jun 2025, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Syndical Géolandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES - Couleur des eaux continentales Exploitation de l’imagerie Sentinel-2 et Landsat-1..8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tormos Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ODATIS Couleur de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRS processor: Glint removal for Sentinel-2 scheme and application to Sentinel -2 and Landsat-5, 7, 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEOS-WGCV ACIX II - CMIX: Atmospheric Correction Inter-comparison Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for predictable assembly processes in freshwater fish communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'institut Cavanilles de Biodiversité et Biologie Évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Valence, Spain. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTILAC: Toward an operational in situ radiometric network in French lakes for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of e-TOX network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating water quality products for inland waters at a country scale: a hybrid approach for a future surveillance service of french territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN OPTICS XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Las palmas de gran canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape: Réponse des communautés animales (ichtyofaune et macroinvertébrés benthiques) aux altérations hydromorphologiques des lacs (Bio-LHYMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité (OFB). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide for assessing the hydromorphological quality of natural and artificial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciampittiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; JRC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydromorphological index (LHYMO) and macroinvertebrate indicator (IML).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Comission; Pôle ECLA; INRAE; Office francais de la biodiversité; Université Savoie Mont-Blanc. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la qualité de l’eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la température de surface de l'eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du marnage : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RECOVER. 2022, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae eabx. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation de l’hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, RECOVER, Aix-en-Provence. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IINRAE, RECOVER, Aix-en-Provence. 2020, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, RECOVER, Aix-en-Provence. 2018, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA Aix-en-Provence, UR RECOVER. 2017, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des habitats hydrauliques piscicoles soumis à éclusées : aide à la détermination des débits souhaitables en Basse-Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Gunten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2015, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la qualité hydromorphologique des plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testi Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2014, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la température de surface des lacs en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://naturefrance.fr/indicateurs/evolution-de-la-temperature-de-surface-des-lacs-en-france-hexagonale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological role of hydromorphology, assessed through the new LHYMO index, in sustaining lake macroinvertebrate biodiversity and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06164BA4"/>
+    <w:nsid w:val="86E9EAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-reynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5417-0443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamouille-H&#233;bert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06009-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5631-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blabolil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ded" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02710-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Alikas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Splendiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Righi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nagai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9WDPMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goh Nishitani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coqu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perricher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508740v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dusart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buratti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166374v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orabona" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Olazabal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakken" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciampittiello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530353v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchandise" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669051v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228694v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625603v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Royer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625806v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voisin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625817v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625831v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raymond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605616v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Gunten" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625902v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601375v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625934v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombet Xavier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testi Baptiste" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Probst" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919552v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05481980v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-reynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5417-0443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454426v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamouille-H&#233;bert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06009-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5631-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blabolil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ded" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02710-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Alikas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112366" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Splendiani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Righi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nagai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9WDPMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goh Nishitani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perricher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orabona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dusart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buratti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Olazabal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakken" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciampittiello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchandise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669051v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Royer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voisin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raymond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Gunten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601375v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombet Xavier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testi Baptiste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Probst" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05481980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>