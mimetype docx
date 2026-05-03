--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REYNAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'études en géomatique pour la gestion des milieux aquatiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-5417-0443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water permanence and connectivity are key drivers of high-mountain pond communities along altitudinal gradients in the French Alps and Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamouille-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 853, pp.1951-1974. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ESA Climate Change Initiative data for the monitoring of phytoplankton abundance and phenology in deep lakes: Investigation on Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iestyn Woolway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.102372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2024.102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LHYMO: A new Water Framework Directive‐compliant multimetric index to assess lake hydromorphology and its application to French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term dataset of simulated epilimnion and hypolimnion temperatures in 401 French lakes (1959-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.5631-5650. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-5631-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence on the effects of climate on the viability of common carp (Cyprinus carpio) populations in European lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blabolil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02710-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux protocoles pour caractériser l’hydromorphologie lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACIX-Aqua: A global assessment of atmospheric correction methods for Landsat-8 and Sentinel-2 over lakes, rivers, and coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundarabalan V Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Alikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the south-western Alps as a unidirectional corridor for Mediterranean brown trout (Salmo trutta complex) lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Splendiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive examination of the network position hypothesis across multiple river metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic structure evidenced in the toxic dinoflagellate Alexandrium pacificum Litaker (A. catenella – group IV (Whedon & Kofoid) Balech) along Japanese and Chinese coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (1-2), pp.95 - 105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrium catenella in Thau lagoon (France) is not a recent introduction from Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goh Nishitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae News An IOC Newsletter on toxic algae and algal blooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00451528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of connectivity on aquatic food webs in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water clarity derived from multispectral imagery by semi-analytical algorithm in association with optical water types to classify inland waters into ecological classes: sensitivity study case in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sentinel-2 light extinction data on lake temperature profile simulations in the 1D hydrodynamic General Lake Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Orabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of the water quality of French lakes and rivers from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium (LPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à partir de l'imagerie Pléiades des troncs morts émergents sur un grand réservoir tropical : La retenue de Petit-Saut, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webminaire de Solstice 2025 - Dinamis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DataTerra - Dinamis, Jun 2025, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Syndical Géolandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES - Couleur des eaux continentales Exploitation de l’imagerie Sentinel-2 et Landsat-1..8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tormos Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ODATIS Couleur de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRS processor: Glint removal for Sentinel-2 scheme and application to Sentinel -2 and Landsat-5, 7, 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEOS-WGCV ACIX II - CMIX: Atmospheric Correction Inter-comparison Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for predictable assembly processes in freshwater fish communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'institut Cavanilles de Biodiversité et Biologie Évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Valence, Spain. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTILAC: Toward an operational in situ radiometric network in French lakes for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of e-TOX network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating water quality products for inland waters at a country scale: a hybrid approach for a future surveillance service of french territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN OPTICS XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Las palmas de gran canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape: Réponse des communautés animales (ichtyofaune et macroinvertébrés benthiques) aux altérations hydromorphologiques des lacs (Bio-LHYMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité (OFB). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide for assessing the hydromorphological quality of natural and artificial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciampittiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; JRC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydromorphological index (LHYMO) and macroinvertebrate indicator (IML).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Comission; Pôle ECLA; INRAE; Office francais de la biodiversité; Université Savoie Mont-Blanc. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la qualité de l’eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la température de surface de l'eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du marnage : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RECOVER. 2022, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae eabx. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation de l’hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, RECOVER, Aix-en-Provence. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IINRAE, RECOVER, Aix-en-Provence. 2020, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, RECOVER, Aix-en-Provence. 2018, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA Aix-en-Provence, UR RECOVER. 2017, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des habitats hydrauliques piscicoles soumis à éclusées : aide à la détermination des débits souhaitables en Basse-Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Gunten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2015, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la qualité hydromorphologique des plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testi Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2014, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la température de surface des lacs en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://naturefrance.fr/indicateurs/evolution-de-la-temperature-de-surface-des-lacs-en-france-hexagonale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological role of hydromorphology, assessed through the new LHYMO index, in sustaining lake macroinvertebrate biodiversity and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REYNAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'études en géomatique pour la gestion des milieux aquatiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-5417-0443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water permanence and connectivity are key drivers of high-mountain pond communities along altitudinal gradients in the French Alps and Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamouille-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 853, pp.1951-1974. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ESA Climate Change Initiative data for the monitoring of phytoplankton abundance and phenology in deep lakes: Investigation on Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iestyn Woolway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.102372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2024.102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LHYMO: A new Water Framework Directive‐compliant multimetric index to assess lake hydromorphology and its application to French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term dataset of simulated epilimnion and hypolimnion temperatures in 401 French lakes (1959-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.5631-5650. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-5631-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence on the effects of climate on the viability of common carp (Cyprinus carpio) populations in European lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blabolil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02710-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACIX-Aqua: A global assessment of atmospheric correction methods for Landsat-8 and Sentinel-2 over lakes, rivers, and coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundarabalan V Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Alikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux protocoles pour caractériser l’hydromorphologie lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the south-western Alps as a unidirectional corridor for Mediterranean brown trout (Salmo trutta complex) lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Splendiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive examination of the network position hypothesis across multiple river metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic structure evidenced in the toxic dinoflagellate Alexandrium pacificum Litaker (A. catenella – group IV (Whedon & Kofoid) Balech) along Japanese and Chinese coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (1-2), pp.95 - 105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrium catenella in Thau lagoon (France) is not a recent introduction from Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goh Nishitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae News An IOC Newsletter on toxic algae and algal blooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00451528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of connectivity on aquatic food webs in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water clarity derived from multispectral imagery by semi-analytical algorithm in association with optical water types to classify inland waters into ecological classes: sensitivity study case in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sentinel-2 light extinction data on lake temperature profile simulations in the 1D hydrodynamic General Lake Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Orabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of the water quality of French lakes and rivers from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium (LPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à partir de l'imagerie Pléiades des troncs morts émergents sur un grand réservoir tropical : La retenue de Petit-Saut, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webminaire de Solstice 2025 - Dinamis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DataTerra - Dinamis, Jun 2025, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Syndical Géolandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES - Couleur des eaux continentales Exploitation de l’imagerie Sentinel-2 et Landsat-1..8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tormos Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ODATIS Couleur de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRS processor: Glint removal for Sentinel-2 scheme and application to Sentinel -2 and Landsat-5, 7, 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEOS-WGCV ACIX II - CMIX: Atmospheric Correction Inter-comparison Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for predictable assembly processes in freshwater fish communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'institut Cavanilles de Biodiversité et Biologie Évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Valence, Spain. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of e-TOX network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTILAC: Toward an operational in situ radiometric network in French lakes for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating water quality products for inland waters at a country scale: a hybrid approach for a future surveillance service of french territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN OPTICS XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Las palmas de gran canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide for assessing the hydromorphological quality of natural and artificial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciampittiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; JRC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydromorphological index (LHYMO) and macroinvertebrate indicator (IML).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Comission; Pôle ECLA; INRAE; Office francais de la biodiversité; Université Savoie Mont-Blanc. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape: Réponse des communautés animales (ichtyofaune et macroinvertébrés benthiques) aux altérations hydromorphologiques des lacs (Bio-LHYMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité (OFB). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la qualité de l’eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la température de surface de l'eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du marnage : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RECOVER. 2022, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae eabx. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation de l’hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, RECOVER, Aix-en-Provence. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IINRAE, RECOVER, Aix-en-Provence. 2020, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, RECOVER, Aix-en-Provence. 2018, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA Aix-en-Provence, UR RECOVER. 2017, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des habitats hydrauliques piscicoles soumis à éclusées : aide à la détermination des débits souhaitables en Basse-Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Gunten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2015, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la qualité hydromorphologique des plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testi Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2014, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la température de surface des lacs en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://naturefrance.fr/indicateurs/evolution-de-la-temperature-de-surface-des-lacs-en-france-hexagonale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological role of hydromorphology, assessed through the new LHYMO index, in sustaining lake macroinvertebrate biodiversity and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86E9EAA4"/>
+    <w:nsid w:val="8AB278C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-reynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5417-0443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454426v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamouille-H&#233;bert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06009-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5631-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blabolil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ded" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02710-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.10" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Alikas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112366" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032062v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Splendiani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Righi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa125" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nagai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9WDPMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goh Nishitani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perricher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orabona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dusart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buratti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607557v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Olazabal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakken" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciampittiello" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussner" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474489v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530416v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchandise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669051v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Royer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voisin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raymond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Gunten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601375v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombet Xavier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testi Baptiste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Probst" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05481980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-reynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5417-0443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454426v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamouille-H&#233;bert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06009-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5631-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blabolil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ded" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02710-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Alikas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Splendiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Righi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nagai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9WDPMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goh Nishitani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perricher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orabona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dusart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buratti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Olazabal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakken" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciampittiello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchandise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669051v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Royer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voisin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raymond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Gunten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601375v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombet Xavier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testi Baptiste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Probst" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05481980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>