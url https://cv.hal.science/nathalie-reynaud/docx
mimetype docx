--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REYNAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'études en géomatique pour la gestion des milieux aquatiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-5417-0443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water permanence and connectivity are key drivers of high-mountain pond communities along altitudinal gradients in the French Alps and Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamouille-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 853, pp.1951-1974. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ESA Climate Change Initiative data for the monitoring of phytoplankton abundance and phenology in deep lakes: Investigation on Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iestyn Woolway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.102372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2024.102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LHYMO: A new Water Framework Directive‐compliant multimetric index to assess lake hydromorphology and its application to French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term dataset of simulated epilimnion and hypolimnion temperatures in 401 French lakes (1959-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.5631-5650. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-5631-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence on the effects of climate on the viability of common carp (Cyprinus carpio) populations in European lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blabolil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02710-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACIX-Aqua: A global assessment of atmospheric correction methods for Landsat-8 and Sentinel-2 over lakes, rivers, and coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundarabalan V Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Alikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux protocoles pour caractériser l’hydromorphologie lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the south-western Alps as a unidirectional corridor for Mediterranean brown trout (Salmo trutta complex) lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Splendiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive examination of the network position hypothesis across multiple river metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic structure evidenced in the toxic dinoflagellate Alexandrium pacificum Litaker (A. catenella – group IV (Whedon & Kofoid) Balech) along Japanese and Chinese coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (1-2), pp.95 - 105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrium catenella in Thau lagoon (France) is not a recent introduction from Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goh Nishitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae News An IOC Newsletter on toxic algae and algal blooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00451528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of connectivity on aquatic food webs in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water clarity derived from multispectral imagery by semi-analytical algorithm in association with optical water types to classify inland waters into ecological classes: sensitivity study case in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sentinel-2 light extinction data on lake temperature profile simulations in the 1D hydrodynamic General Lake Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Orabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of the water quality of French lakes and rivers from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium (LPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à partir de l'imagerie Pléiades des troncs morts émergents sur un grand réservoir tropical : La retenue de Petit-Saut, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webminaire de Solstice 2025 - Dinamis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DataTerra - Dinamis, Jun 2025, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Syndical Géolandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES - Couleur des eaux continentales Exploitation de l’imagerie Sentinel-2 et Landsat-1..8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tormos Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ODATIS Couleur de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRS processor: Glint removal for Sentinel-2 scheme and application to Sentinel -2 and Landsat-5, 7, 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEOS-WGCV ACIX II - CMIX: Atmospheric Correction Inter-comparison Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for predictable assembly processes in freshwater fish communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'institut Cavanilles de Biodiversité et Biologie Évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Valence, Spain. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of e-TOX network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTILAC: Toward an operational in situ radiometric network in French lakes for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating water quality products for inland waters at a country scale: a hybrid approach for a future surveillance service of french territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN OPTICS XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Las palmas de gran canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide for assessing the hydromorphological quality of natural and artificial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciampittiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; JRC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydromorphological index (LHYMO) and macroinvertebrate indicator (IML).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Comission; Pôle ECLA; INRAE; Office francais de la biodiversité; Université Savoie Mont-Blanc. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape: Réponse des communautés animales (ichtyofaune et macroinvertébrés benthiques) aux altérations hydromorphologiques des lacs (Bio-LHYMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité (OFB). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la qualité de l’eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la température de surface de l'eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du marnage : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RECOVER. 2022, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae eabx. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation de l’hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, RECOVER, Aix-en-Provence. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IINRAE, RECOVER, Aix-en-Provence. 2020, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, RECOVER, Aix-en-Provence. 2018, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA Aix-en-Provence, UR RECOVER. 2017, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des habitats hydrauliques piscicoles soumis à éclusées : aide à la détermination des débits souhaitables en Basse-Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Gunten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2015, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la qualité hydromorphologique des plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testi Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2014, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la température de surface des lacs en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://naturefrance.fr/indicateurs/evolution-de-la-temperature-de-surface-des-lacs-en-france-hexagonale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological role of hydromorphology, assessed through the new LHYMO index, in sustaining lake macroinvertebrate biodiversity and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie REYNAUD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieure d'études en géomatique pour la gestion des milieux aquatiques </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-5417-0443</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing prevalence of warm monomictic lakes in France over six decades under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 179 (1), pp.12. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10584-025-04095-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water permanence and connectivity are key drivers of high-mountain pond communities along altitudinal gradients in the French Alps and Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lamouille-Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 853, pp.1951-1974. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-025-06009-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ESA Climate Change Initiative data for the monitoring of phytoplankton abundance and phenology in deep lakes: Investigation on Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlane Anneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iestyn Woolway</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J Thackeray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 50 (4), pp.102372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2024.102372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LHYMO: A new Water Framework Directive‐compliant multimetric index to assess lake hydromorphology and its application to French lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aqc.4029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring biodiversity vulnerability in French lakes – The IVCLA index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 908, pp.168205. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.168205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature, productivity, and habitat characteristics collectively drive lake food web structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentina Moatar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Daufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A long-term dataset of simulated epilimnion and hypolimnion temperatures in 401 French lakes (1959-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (12), pp.5631-5650. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-15-5631-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04347852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evidence on the effects of climate on the viability of common carp (Cyprinus carpio) populations in European lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A T Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blabolil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ded</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Jarić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Invasions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (4), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10530-021-02710-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la surveillance des plans d’eau prendra de la hauteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morin Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACIX-Aqua: A global assessment of atmospheric correction methods for Landsat-8 and Sentinel-2 over lakes, rivers, and coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nima Pahlevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundarabalan V Balasubramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krista Alikas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 258, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2021.112366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouveaux protocoles pour caractériser l’hydromorphologie lacustre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (37), pp.54-55. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2021.4.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting the dynamic LakeMab model to simulate seasonal variations of phosphorus concentration in reservoirs: a case study of Lake Bultière (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Minaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (2), pp.233-244. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10201-019-00606-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of the south-western Alps as a unidirectional corridor for Mediterranean brown trout (Salmo trutta complex) lineages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Splendiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Tougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Righi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolinnean/blaa125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03032062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermal behaviour of French water bodies: From ponds to Lake Geneva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46 (4), pp.718-731. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jglr.2020.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive examination of the network position hypothesis across multiple river metacommunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques-Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.03908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution, total length frequencies and otolith morphometry as tools to analyse the effects of a flash flood on populations of roach (Rutilus rutilus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Morat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Favriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Freshwater Fish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), pp.421-432. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/eff.12357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunglint correction of the Multi-Spectral Instrument (MSI)-SENTINEL-2 imagery over inland and sea waters from SWIR bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 204, pp.308-321. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01628728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: Lake Skin Surface Temperature in French inland water bodies for 1999-2016 from Landsat archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (2), pp.727-743. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-10-727-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic structure evidenced in the toxic dinoflagellate Alexandrium pacificum Litaker (A. catenella – group IV (Whedon & Kofoid) Balech) along Japanese and Chinese coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satoshi Nagai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98 (1-2), pp.95 - 105. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrium catenella in Thau lagoon (France) is not a recent introduction from Asia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Genovesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goh Nishitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Masseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae News An IOC Newsletter on toxic algae and algal blooms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00451528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of connectivity on aquatic food webs in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Perricher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05178530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water clarity derived from multispectral imagery by semi-analytical algorithm in association with optical water types to classify inland waters into ecological classes: sensitivity study case in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-20537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05483405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Sentinel-2 light extinction data on lake temperature profile simulations in the 1D hydrodynamic General Lake Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Orabona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational monitoring of the water quality of French lakes and rivers from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dusart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Buratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium (LPS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05508740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie à partir de l'imagerie Pléiades des troncs morts émergents sur un grand réservoir tropical : La retenue de Petit-Saut, Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webminaire de Solstice 2025 - Dinamis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DataTerra - Dinamis, Jun 2025, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de travail sur les niveaux d'eau des étangs arrière littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Carcans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNT-PE : le réseau national de suivi à haute fréquence de la température des plans d'eau français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Diouloufet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements globaux et zones humides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Pierre Vérots, Sep 2024, Villars-lès-Dombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité Syndical Géolandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Moliets et Maâ, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05226540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lac Naturels Atlantique : Observer pour s"adapter - Journée Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon-Bloom : Etude sur l’origine du développement des cyanobactéries dans l’étang de Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil des utilisateurs de la Plateforme d'Expérimentation et d'Observation sur les Ecosystèmes Aquatiques - CSU XPO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Cestas Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05380168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYLAQ - Dynamiques écologiques temporelles des lacs et étangs du littoral Aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaït Archambaud‐suard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thu Bizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lacs Naturels Atlantiques : observer pour s'adapter - Journée technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l'Eau Adour Garonne, Mar 2024, Lacanau-Océan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CES - Couleur des eaux continentales Exploitation de l’imagerie Sentinel-2 et Landsat-1..8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tormos Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier ODATIS Couleur de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LakeSST: a satellite-derived water surface temperature data set to study the thermal behaviour of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.437-438, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-11-2731-1_203-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the General Lake Model (GLM) to a large set of French water bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IAHR Europe Congress "New Challenges in Hydraulic Research and Engineering"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Trente, Italy. pp.337-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GRS processor: Glint removal for Sentinel-2 scheme and application to Sentinel -2 and Landsat-5, 7, 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEOS-WGCV ACIX II - CMIX: Atmospheric Correction Inter-comparison Exercise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Adelphi, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for predictable assembly processes in freshwater fish communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo A Tedesco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence invitée à l'institut Cavanilles de Biodiversité et Biologie Évolutive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Valence, Spain. pp.88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques des lacs du littoral aquitain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bourguetou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques La chaîne des Lacs et étangs du littoral aquitain. Un territoire unique, l'implication de tous.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Biscarrosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal characteristics of French water bodies: from small ponds to Lake Léman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roubeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Large Lakes Symposium and 1st joint meeting with the International Association of Great Lakes Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Évian, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water temperature in French inland water bodies through models and satellite data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rebiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII SIL Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Torino, Italy. pp.226-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LEON-BLOOM project - Origin, spatial and temporal dynamics of cyanobacteria blooms in lake Léon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwilherm Jan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium of e-TOX network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Cestas, Gazinet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05098881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTILAC: Toward an operational in situ radiometric network in French lakes for remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Olazabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Peroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on High-Resolution Thermal Earth Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05484056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating water quality products for inland waters at a country scale: a hybrid approach for a future surveillance service of french territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P. Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEAN OPTICS XXVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Las palmas de gran canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide for assessing the hydromorphological quality of natural and artificial lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bakken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ciampittiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hussner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; JRC. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between hydromorphological index (LHYMO) and macroinvertebrate indicator (IML).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Comission; Pôle ECLA; INRAE; Office francais de la biodiversité; Université Savoie Mont-Blanc. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape: Réponse des communautés animales (ichtyofaune et macroinvertébrés benthiques) aux altérations hydromorphologiques des lacs (Bio-LHYMO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Office français de la biodiversité (OFB). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la qualité de l’eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume P Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Harmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Coqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance des Effets du Changement Climatique sur les Ecosystèmes Lacustres (SECCELA) - RNT, Télédétection et Modélisation (Rapport d’étape 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Prats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Danis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection de la température de surface de l'eau : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Manchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi par télédétection du marnage : Bilan &amp; Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle R&amp;D ECLA (OFB, Inrae, USMB). 2024, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la vulnérabilité des communautés des plans d’eau français en application de l’indice IVCLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbbara Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Logez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Laplace-Treyture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2023, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Marchandise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE - RECOVER. 2022, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques écologiques temporelles des lacs du littoral aquitain – DYLAQ. Tome 1 : la base de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Jamoneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Eon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Funosas-Planas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrae eabx. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d’évaluation de l’hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669051v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation de l'hydromorphologie lacustre et de son altération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE, RECOVER, Aix-en-Provence. 2021, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IINRAE, RECOVER, Aix-en-Provence. 2020, pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, RECOVER, Aix-en-Provence. 2018, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval-Blanc et du pont de Cadenet. Campagne 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐hélène Lizée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA Aix-en-Provence, UR RECOVER. 2017, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études des habitats hydrauliques piscicoles soumis à éclusées : aide à la détermination des débits souhaitables en Basse-Durance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. von Gunten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2016, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Coarer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Carrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Testi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2015, pp.53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la qualité hydromorphologique des plans d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses piscicoles de la Basse Durance dans les secteurs de Cheval Blanc et du pont de Cadenet. Campagne 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Coarer Yann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrel Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colombet Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testi Baptiste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRSTEA, UR Hydrobiologie, Aix-en-Provence. 2014, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la température de surface des lacs en France hexagonale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najwa Sharaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tormos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosalie Bruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, https://naturefrance.fr/indicateurs/evolution-de-la-temperature-de-surface-des-lacs-en-france-hexagonale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NF T90-718</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercalibration of revised classification method for lake macrophytes in France - Alpine Geographical Intercalibration Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Le Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bertrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Rodríguez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protocoles de recueil de données hydromorphologiques en plan d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Saint-Olympe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Alleaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lanoiselée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological role of hydromorphology, assessed through the new LHYMO index, in sustaining lake macroinvertebrate biodiversity and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Fanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Rodriguez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Argillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId225"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AB278C2"/>
+    <w:nsid w:val="D4A58CAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-reynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5417-0443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454426v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamouille-H&#233;bert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arthaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06009-7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5631-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Souza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blabolil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ded" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02710-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318738v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Alikas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112366" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585814v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032062v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Splendiani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Righi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa125" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607556v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques-Silva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03908" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nagai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9WDPMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goh Nishitani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perricher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orabona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dusart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buratti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993080v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Olazabal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakken" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciampittiello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchandise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669051v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Royer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voisin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raymond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Gunten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601375v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombet Xavier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testi Baptiste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Probst" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05481980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-reynaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-5417-0443" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450797v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najwa Sharaf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Prats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-025-04095-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454426v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamouille-H&#233;bert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arthaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Reynaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-025-06009-7" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04786087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Bonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Anneville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iestyn Woolway" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Thackeray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P Morin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2024.102372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303559v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carriere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.4029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04522022v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbbara Silva Rocha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Logez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.168205" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049952v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Danis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Daufresne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16642" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04347852v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Bruel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5631-2023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T Souza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blabolil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ded" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jari&#263;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02710-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Harmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morin Guillaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318738v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Pahlevan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundarabalan V Balasubramanian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Smith" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krista Alikas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2021.112366" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126021v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Minaudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10201-019-00606-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03032062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Splendiani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tougard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Righi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa125" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166974v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2020.04.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607556v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques-Silva" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reynaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo A Tedesco" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.03908" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608690v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gibert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Testi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Favriou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12357" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01628728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.10.022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prats" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Peroux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-727-2018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01919358v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Genovesi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoshi Nagai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhui Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.07.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9WDPMJQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00451528v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goh Nishitani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Masseret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perricher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sentis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483405v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Coqu&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-20537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05166374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P. Morin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Orabona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dusart" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Buratti" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Karam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543126v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Horn" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Bizat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919374v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Peroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rebi&#232;re" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Diouloufet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569623v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380168v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569828v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;t Archambaud&#8208;suard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993377v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormos Thierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068772v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2731-1_203-cd" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069202v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Danis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02993080v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607557v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Henriques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227684v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourguetou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607886v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roubeix" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604566v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098881v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Olazabal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507602v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bakken" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carriere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ciampittiello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hussner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05474489v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Fanton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Rodriguez Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05466165v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919580v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530353v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Manchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625489v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Coarer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Carrel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Marchandise" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04308917v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Funosas-Planas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669051v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carri&#232;re" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;h&#233;l&#232;ne Liz&#233;e" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Royer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625806v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Coarer Yann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Voisin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gibert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Raymond" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605616v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Coarer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beguin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. von Gunten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Testi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601375v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Baudoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625934v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrel Georges" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colombet Xavier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Testi Baptiste" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Probst" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04919552v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215035v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Saint-Olympe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215037v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04013891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Bescond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Rodr&#237;guez-P&#233;rez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03011482v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Alleaume" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lanoisel&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05481980v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>