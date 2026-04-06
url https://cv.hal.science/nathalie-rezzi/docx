--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -572,204 +572,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment relancer une EDD dans toutes ses dimensions sociétales par le prisme des Objectifs de Développement Durable : Une expérimentation à l’Ecole Supérieure du Professorat et de l’Education d’Aix-Marseille Université</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers une didactique transdisciplinaire ? Une épistémologie du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engager le dialogue Savoirs-Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">6e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441183v1</w:t>
+                <w:t xml:space="preserve">hal-02169072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une didactique transdisciplinaire ? Une épistémologie du travail enseignant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Tortochot</w:t>
+                <w:t xml:space="preserve">Comment relancer une EDD dans toutes ses dimensions sociétales par le prisme des Objectifs de Développement Durable : Une expérimentation à l’Ecole Supérieure du Professorat et de l’Education d’Aix-Marseille Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+                <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Engager le dialogue Savoirs-Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169072v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler l'identification et l'expression des émotions en école primaire : étude exploratoire de l'effet d'un dispositif d'enseignement moral et civique sur les compétences orales d'élèves de CM1/CM2</w:t>
               </w:r>
@@ -1404,51 +1404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithael Rosso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03682289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03407567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths/14532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithael Rosso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03682289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03407567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths/14532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>