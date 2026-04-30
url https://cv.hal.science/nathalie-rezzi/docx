--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -221,904 +221,904 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des représentations et pratiques de l’oral à l’école : Co-construction d’un dispositif visant à développer les compétences orales et émotionnelles des élèves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire une polyvalence créatrice de liens pour une cohésion des enseignements dans le premier degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217494v1</w:t>
+                <w:t xml:space="preserve">hal-03214448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences orales et conscience émotionnelle : un dispositif d'oralité des émotions à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Aix en provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développer les compétences orales et émotionnelles d’élèves de l’école élémentaire par la co-construction de dispositifs d’enseignement innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE INTERNATIONAL FRANCOPHONE SUR LES RECHERCHES PARTICIPATIVES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Unité de recherche Enseignement et apprentissage des disciplines scientifiques (EADS), Nov 2019, Haute école pédagogique, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment relancer une EDD dans toutes ses dimensions sociétales par le prisme des Objectifs de Développement Durable : Une expérimentation à l’Ecole Supérieure du Professorat et de l’Education d’Aix-Marseille Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Cadet-Mieze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engager le dialogue Savoirs-Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une didactique transdisciplinaire ? Une épistémologie du travail enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Arnaud-Bestieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la formation et la profession enseignante (CRIFPE), May 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travailler l'identification et l'expression des émotions en école primaire : étude exploratoire de l'effet d'un dispositif d'enseignement moral et civique sur les compétences orales d'élèves de CM1/CM2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6e Colloque international en éducation : enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une polyvalence créatrice de liens pour une cohésion des enseignements dans le premier degré</w:t>
+                <w:t xml:space="preserve">Développer les compétences orales et émotionnelles d’élèves de l’école élémentaire par la co-construction de dispositifs d’enseignement innovants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214448v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rezzi</w:t>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lola Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...325 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">Colloque international francophone mené à la Haute école pédagogique Fribourg, pp.92-100, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">hal-02370827v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer les compétences orales et émotionnelles d’élèves de l’école élémentaire par la co-construction de dispositifs d’enseignement innovants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des représentations et pratiques de l’oral à l’école : Co-construction d’un dispositif visant à développer les compétences orales et émotionnelles des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rezzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SFERE-Provence (FED4238) / AMPIRIC - Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682289v1</w:t>
+                <w:t xml:space="preserve">hal-03217494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1404,51 +1404,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithael Rosso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217494v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214448v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169072v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370827v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03682289v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03407567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths/14532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469831v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Roy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nithael Rosso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rezzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.103.0152" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03214448v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02370827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ponthieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03663446v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441183v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Cadet-Mieze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169072v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tortochot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Arnaud-Bestieu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03682289v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03217494v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03407567v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cths/14532" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>